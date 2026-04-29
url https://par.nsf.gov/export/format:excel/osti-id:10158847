--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10158847</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/D0CP00967A</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Metallic FeSe monolayer as an anode material for Li and non-Li ion batteries: a DFT study</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lv, Xiaodong; Li, Fengyu; Gong, Jian; Gu, Jinxing; Lin, Shiru; Chen, Zhongfang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-04-29T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Chemistry Chemical Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>8902 to 8912</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1463-9076</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>By means of density functional theory computations, we explored the electrochemical performance of an FeSe monolayer as an anode material for lithium and non-lithium ion batteries (LIBs and NLIBs). The electronic structure, adsorption, diffusion, and storage behavior of different metal atoms (M) in FeSe were systematically investigated. Our computations revealed that M adsorbed FeSe (M = Li, Na and K) systems show metallic characteristics that give rise to good electrical conductivity and mobility with low activation energies for diffusion (0.16, 0.13 and 0.11 eV for Li, Na, and K, respectively) of electrons and metal atoms in the materials, indicative of a fast charge/discharge rate. In addition, the theoretical capacities of the FeSe monolayer for Li, Na and K can reach up to 658, 473, and 315 mA h g              −1              , respectively, higher than that of commercial graphite (372 mA h g              −1              for Li, 284 mA h g              −1              for Na, and 273 mA h g              −1              for K), and the average open-circuit voltage is moderate (0.38–0.88 V for Li, Na and K). All these characteristics suggest that the FeSe monolayer is a potential anode material for alkali-metal rechargeable batteries.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1849243</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>