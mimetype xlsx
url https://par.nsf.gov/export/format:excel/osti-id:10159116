--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10159116</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3373376.3378516</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Coterie: Exploiting Frame Similarity to Enable High-Quality Multiplayer VR on Commodity Mobile Devices</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Meng, Jiayi; Paul, Sibendu; Hu, Y. Charlie</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-03-09T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ASPLOS'20</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>923 to 937</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper, we study how to support high-quality immer- sive multiplayer VR on commodity mobile devices. First, we perform a scaling experiment that shows simply replicating the prior-art 2-layer distributed VR rendering architecture to multiple players cannot support more than one player due to the linear increase in network bandwidth requirement. Second, we propose to exploit the similarity of background environment (BE) frames to reduce the bandwidth needed for prefetching BE frames from the server, by caching and reusing similar frames. We  nd that there is often little sim- ilarly between the BE frames of even adjacent locations in the virtual world due to a “near-object” e ect. We propose a novel technique that splits the rendering of BE frames between the mobile device and the server that drastically enhances the similarity of the BE frames and reduces the network load from frame caching. Evaluation of our imple- mentation on top of Unity and Google Daydream shows our new VR framework, Coterie, reduces per-player network requirement by 10.6X-25.7X and easily supports 4 players for high-resolution VR apps on Pixel 2 over 802.11ac, with 60 FPS and under 16ms responsiveness.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1719369</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>