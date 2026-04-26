--- v1 (2026-01-20)
+++ v2 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10159169</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/S0954102019000397</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Fatty acid trophic transfer of Antarctic algae to a sympatric amphipod consumer</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Schram, Julie B.; Amsler, Margaret O.; Galloway, Aaron W.E.; Amsler, Charles D.; McClintock, James B.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Antarctic Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>315 to 316</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0954-1020</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The shallow benthos along the western Antarctic Peninsula supports brown macroalgal forests with dense amphipod assemblages, commonly including              Gondogeneia antarctica              (Amsler              et al.              2014).              Gondogeneia antarctica              and most other amphipods are chemically deterred from consuming the macroalgae (Amsler              et al.              2014). They primarily consume diatoms, other microalgae, filamentous macroalgae and a few undefended macroalgal species, including              Palmaria decipiens              (Aumack              et al.              2017). Although unpalatable when alive,              G. antarctica              and other amphipods will consume the chemically defended brown algae              Himantothallus grandifolius              and              Desmarestia anceps              within a few weeks of death (Amsler              et al.              2014).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1744550; 1744570</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>