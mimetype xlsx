--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10159256</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3328778.3372632</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Coding Science Internships: Broadening Participation in Computer Science by Positioning Coding as a Tool for Doing Science</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Greenwald, Eric; Krakowski, Ari</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-02-26T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The 51st ACM Technical Symposium on Computer Science Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1336 to 1336</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Computational tools, and the computational thinking (CT) involved in their use, are pervasive in science, supporting and often transforming scientific understanding. Yet, longstanding disparities in access to learning opportunities means that CT’s growing role risks deepening persistent inequities in STEM [2]. To address this problem, our team developed and studied two 10-lesson instructional units for middle school science classrooms, each designed to challenge persistent barriers to equitable participation in STEM. The units aim to position coding as a tool for doing science, and ultimately, encourage a broader range of students, and females in particular, to identify as programmers. Students who participated (n=391) in a recent study of the units demonstrated statistically significant learning gains, as measured on an external assessment of CT. Learning gains were particularly pronounced for female students. Findings suggest that students can develop CT through instruction that foregrounds science, and in ways that lead to more equitable outcomes.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1657002</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>