--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10159470</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/D0MD00167H</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Systematic analysis of the interactions driving small molecule–RNA recognition</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Padroni, G.; Patwardhan, N. N.; Schapira, M.; Hargrove, A. E.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>RSC Medicinal Chemistry</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2632-8682</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>RNA molecules are becoming an important target class in drug discovery. However, the principles for designing RNA-binding small molecules are yet to be fully uncovered. In this study, we examined the Protein Data Bank (PDB) to highlight privileged interactions underlying small molecule–RNA recognition. By comparing this analysis with previously determined small molecule–protein interactions, we find that RNA recognition is driven mostly by stacking and hydrogen bonding interactions, while protein recognition is instead driven by hydrophobic effects. Furthermore, we analyze patterns of interactions to highlight potential strategies to tune RNA recognition, such as stacking and cation–π interactions that favor purine and guanine recognition, and note an unexpected paucity of backbone interactions, even for cationic ligands. Collectively, this work provides further understanding of RNA–small molecule interactions that may inform the design of small molecules targeting RNA.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1750375</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>