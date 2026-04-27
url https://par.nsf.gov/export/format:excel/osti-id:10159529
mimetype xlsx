--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10159529</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s12104-020-09930</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>1H, 13C, and 15N resonance assignment and secondary structure of the pheromone binding protein from the agricultural pest Ostrinia furnacalis (OfurPBP2)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dahal, S.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biomolecular NMR assignments</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1874-2718</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Ostrinia furnacalis, a lepidopteran moth, is an invasive pest found in Asia, Australia, Africa and parts of the United States. The Ostrinia furnacalis pheromone-binding protein2 (OfurPBP2), present in the male moth antenna, plays a role in the detection of female-secreted pheromone in a process that leads to mating. To understand the structural mechanism of pheromone binding and release in this pest, we have initiated characterization of OfurPBP2 by solution NMR.  Here, we report the backbone resonance assignments and the secondary structural elements of OfurPBP2 at pH 6.5 using uniformly 13C, 15N-labeled protein with various triple resonance NMR experiments.  The assignments are 97 % completed for backbone and 88 % completed for side-chain resonances.  The secondary structure of OfurPBP2, based on backbone chemical shifts, consists of eight α-helices, including a well-structured C-terminal helix.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1807722</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>