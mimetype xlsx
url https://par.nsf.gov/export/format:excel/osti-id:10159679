--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10159679</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>On the Expressive Power of Deep Polynomial Neural Networks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kileel, Joa; Trager, Matthew; Bruna, Joan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Advances in neural information processing systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1049-5258</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We study deep neural networks with polynomial activations, particularly their expressive power. For a fixed architecture and activation degree, a polynomial neural network defines an algebraic map from weights to polynomials. The image of this map is the functional space associated to the network, and it is an irreducible algebraic variety upon taking closure. This paper proposes the dimension of this variety as a precise measure of the expressive power of polynomial neural networks. We obtain several theoretical results regarding this dimension as a function of architecture, including an exact formula for high activation degrees, as well as upper and lower bounds on layer widths in order for deep polynomials networks to fill the ambient functional space. We also present computational evidence that it is profitable in terms of expressiveness for layer widths to increase monotonically and then decrease monotonically. Finally, we link our study to favorable optimization properties when training weights, and we draw intriguing connections with tensor and polynomial decompositions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1845360; 1816753</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>