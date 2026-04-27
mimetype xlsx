--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10160661</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Collective Impact Model Towards Increasing STEM Major Student Retention</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Martinez, Ortiz A.; Novoa, Clara M.; Sriraman, Vedaraman</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-21T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of college academic support programs</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>21-30</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2577-9990</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This article presents the research findings of a multidisciplinary team􏰀s collective research effort at one university over a five-year period as funded by the National Science Foundation􏰀s 􏰁mproving 􏰂ndergraduate 􏰃TE􏰄 Education (IUSE) program. A collaborative learning and retention action research effort at a large Hispanic Serving Institution is analyzed using mixed methods to document the power of collective impact as the foundation for a learning support model for students historically underrepresented majoring in science, technology, engineering and mathematics (STEM) academic programs. The actions of the team of researchers are presented to describe the 􏰅ising 􏰃tars Collective 􏰁mpact model and the impacts achieved. This is a model that aligns objectives, intervention efforts, and reports collective results. The long-term goals of the Rising 􏰃tars Collective 􏰁mpact multiple programs managed by the funded program team included the following: (a) to improve the campus sense of community for students historically under-represented in STEM, (b) to establish innovative and robust STEM education research-based practices to support critical skill attainment for students, and (c) to support faculty understanding of the funds of knowledge of diverse students. The positive student retention and success impacts of this research effort are measured through quantitative statistical analysis of the changes in second-year STEM undergraduate student retention rates and representation rates of women, Hispanics, and African American STEM majors.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1431578</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>