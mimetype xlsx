--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10160757</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.23919/WiOPT47501.2019.9144116</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Cache-Version Selection and Content Placement for Adaptive Video Streaming in Wireless Edge Networks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sasikumar, Archana; Zhao, Tao; Hou, I-Hong; Shakkottai, Srinivas</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>17th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks, WIOPT 2019</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Wireless edge networks are promising to provide better video streaming services to mobile users by provisioning computing and storage resources at the edge of wireless network. However, due to the diversity of user interests, user devices, video versions or resolutions, cache sizes, network conditions, etc., it is challenging to decide where to place the video contents, and which cache and video version a mobile user device should select. In this paper, we study the joint optimization of cache-version selection and content placement for adaptive video streaming in wireless edge networks. We propose practical distributed algorithms that operate at each user device and each network cache to maximize the overall network utility. In addition to proving the optimality of our algorithms, we implement our algorithms as well as several baseline algorithms on ndnSIM, an ns-3 based Named Data Networking simulator. Simulation evaluations demonstrate that our algorithms significantly outperform conventional heuristic solutions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1719384</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>