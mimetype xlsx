--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10161134</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3313831.3376873</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>"Why is 'Chicago' deceptive?" Towards Building Model-Driven Tutorials for Humans</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lai, Vivian; Liu, Han; Tan, Chenhao</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>CHI</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 13</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>To support human decision making with machine learning models, we often need to elucidate patterns embedded in the models that are unsalient, unknown, or counterintuitive to humans. While existing approaches focus on explaining machine predictions with real-time assistance, we explore model-driven tutorials to help humans understand these patterns in a training phase. We consider both tutorials with guidelines from scientific papers, analogous to current practices of science communication, and automatically selected examples from training data with explanations. We use deceptive review detection as a testbed and conduct large-scale, randomized human-subject experiments to examine the effectiveness of such tutorials. We find that tutorials indeed improve human performance, with and without real-time assistance. In particular, although deep learning provides superior predictive performance than simple models, tutorials and explanations from simple models are more useful to humans. Our work suggests future directions for human-centered tutorials and explanations towards a synergy between humans and AI.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1849931; 1927322; 1837986</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>