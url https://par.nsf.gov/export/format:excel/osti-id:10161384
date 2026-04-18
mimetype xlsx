--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,176 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...124 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -190,187 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10161384</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.ress.2020.106814</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Information avoidance and overvaluation under epistemic constraints: Principles and implications for regulatory policies</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pozzi, Matteo; Malings, Carl; Minca, Andreea</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-22T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Reliability engineering  systems safety</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>197</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>106814</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0951-8320</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Value of Information (VoI) assesses the impact of data in a decision process. A risk-neutral agent, quantifying the VoI in monetary terms, prefers to collect data only if their VoI surpasses the cost to collect them. For an agent acting without external constraints, data have non-negative VoI (as free “information cannot hurt”) and those with an almost-negligible potential effect on the agent's belief have an almost-negligible VoI. However, these intuitive properties do not hold true for an agent acting under external constraints related to epistemic quantities, such as those posed by some regulations. For example, a manager forced to repair an asset when its probability of failure is too high can prefer to avoid collecting free information about the actual condition of the asset, and even to pay in order to avoid this, or she can assign a high VoI to almost-irrelevant data. Hence, by enforcing epistemic constraints in the regulations, the policy-maker can induce a range of counter-intuitive, but rational, behaviors, from information avoidance to over-evaluation of barely relevant information, in the agents obeying the regulations.
+This paper illustrates how the structural properties of VoI change depending on such external epistemic constraints, and discusses how incentives and penalties can alleviate these induced attitudes toward information.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1638327</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>