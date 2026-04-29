--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10161677</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ICC.2019.8761285</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Low Latency Scalable Point Cloud Communication in VANETs using V2I Communication</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Akhtar, Anique; Ma, Junchao; Shafin, Rubayet; Bai, Jianan; Li, Lianjun; Li, Zhu; Liu, Lingjia</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ICC 2019 - 2019 IEEE International Conference on Communications (ICC)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 7</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Mobile edge and vehicle-based depth sending and real-time point cloud communication is an essential subtask enabling autonomous driving. In this paper, we propose a framework for point cloud multicast in VANETs using vehicle to infrastructure (V2I) communication. We employ a scalable Binary Tree embedded Quad Tree (BTQT) point cloud source encoder with bitrate elasticity to match with an adaptive random network coding (ARNC) to multicast different layers to the vehicles. The scalability of our BTQT encoded point cloud provides a trade-off in the received voxel size/quality vs channel condition whereas the ARNC helps maximize the throughput under a hard delay constraint. The solution is tested with the outdoor 3D point cloud dataset from MERL for autonomous driving. The users with good channel conditions receive a near lossless point cloud whereas users with bad channel conditions are still able to receive at least the base layer point cloud.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1811497; 1811720; 1802710</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>