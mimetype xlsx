--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,308 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10161696</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Experiences and Lessons Learned Creating and Validating Concept Inventories for Cybersecurity (invited paper)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sherman, Alan T.; Herman, Geoffrey L.; Oliva, Linda; Peterson, Peter A.; Golaszewski, Enis; Poulsen, Seth; Scheponik, Travis; Gorti, Akshita</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 2020 National Cyber Summit</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We reflect on our ongoing journey in the educational Cybersecurity Assessment Tools (CATS) Project to create two concept inventories for cybersecurity. We identify key steps in this journey and important questions we faced. We explain the decisions we made and discuss the consequences of those decisions, highlighting what worked well and what might have gone better. 
+The CATS Project is creating and validating two concept inventories—conceptual tests of understanding—that can be used to measure the effectiveness of various approaches to teaching and learning cybersecurity. The Cybersecurity Concept Inventory (CCI) is for students who have recently completed any first course in cybersecurity; the Cybersecurity Curriculum Assessment (CCA) is for students who have recently completed an undergraduate major or track in cybersecurity. Each assessment tool comprises 25 multiple-choice questions (MCQs) of various difficulties that target the same five core concepts, but the CCA assumes greater technical background. 
+Key steps include defining project scope, identifying the core concepts, uncovering student misconceptions, creating scenarios, drafting question stems, developing distractor answer choices, generating educational materials, performing expert reviews, recruiting student subjects, organizing workshops, building community acceptance, forming a team and nurturing collaboration, adopting tools, and obtaining and using funding. 
+Creating effective MCQs is difficult and time-consuming, and cybersecurity presents special challenges. Because cybersecurity issues are often subtle, where the adversarial model and details matter greatly, it is challenging to construct MCQs for which there is exactly one best but non-obvious answer. We hope that our experiences and lessons learned may help others create more effective concept inventories and assessments in STEM.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1819521</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>