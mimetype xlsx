--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10162341</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/acp-19-14875-2019</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>OH chemistry of non-methane organic gases (NMOGs) emitted from laboratory and ambient biomass burning smoke: evaluating the influence of furans and oxygenated aromatics on ozone and secondary NMOG formation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Coggon, Matthew M.; Lim, Christopher Y.; Koss, Abigail R.; Sekimoto, Kanako; Yuan, Bin; Gilman, Jessica B.; Hagan, David H.; Selimovic, Vanessa; Zarzana, Kyle J.; Brown, Steven S.; Roberts, James M.; Müller, Markus; Yokelson, Robert; Wisthaler, Armin; Krechmer, Jordan E.; Jimenez, Jose L.; Cappa, Christopher; Kroll, Jesse H.; de Gouw, Joost; Warneke, Carsten</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Atmospheric Chemistry and Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>14875 to 14899</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1680-7324</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. Chamber oxidation experiments conducted at the Fire Sciences Laboratory in 2016 are evaluated to identify important chemical processes contributing to the hydroxy radical (OH) chemistry of biomass burning non-methane organic gases (NMOGs). Based on the decay of primary carbon measured by proton transfer reaction time-of-flight mass spectrometry (PTR-ToF-MS), it is confirmed that furans and oxygenated aromatics are among the NMOGs emitted from western United States fuel types with the highest reactivities towards OH. The oxidation processes and formation of secondary NMOG masses measured by PTR-ToF-MS and iodide-clustering time-of-flight chemical ionization mass spectrometry (I-CIMS) is interpreted using a box model employing a modified version of the Master Chemical Mechanism (v. 3.3.1) that includes the OH oxidation of furan, 2-methylfuran, 2,5-dimethylfuran, furfural, 5-methylfurfural, and guaiacol. The model supports the assignment of major PTR-ToF-MS and I-CIMS signals to a series of anhydrides and hydroxy furanones formed primarily through furan chemistry. This mechanism is applied to a Lagrangian box model used previously to model a real biomass burning plume. The customized mechanism reproduces the decay of furans and oxygenated aromatics and the formation of secondary NMOGs, such as maleic anhydride. Based on model simulations conducted with and without furans, it is estimated that furans contributed up to 10 % of ozone and over 90 % of maleic anhydride formed within the first 4 h of oxidation. It is shown that maleic anhydride is present in a biomass burning plume transported over several days, which demonstrates the utility of anhydrides as markers for aged biomass burning plumes.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1822664</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>