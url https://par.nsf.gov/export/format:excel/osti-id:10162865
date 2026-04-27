--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10162865</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1080/10439463.2019.1705823</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Making the material routine: a sociomaterial study of the relationship between police body worn cameras (BWCs) and organisational routines</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Guzik, Keith; Sesay, A.; Oh, O.; Ramirez, R.; Tong, T.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-12-23T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Policing and Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 16</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1043-9463</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This article employs a sociomaterial perspective adapted from information systems and management studies to examine the potential impact of body worn cameras (BWCs) on police organisations. Based on 42 semi-structured interviews with police employees, the study illustrates how wearable camera technology is seen to ‘afford’ officers and agencies the ability to modify their work routines. Further, these modifications occur in conjunction with particular dimensions of body camera system’s material agency. Through the performativity of video recording devices to move, see, hear, and record, officers report altering how they approach patrol work by displacing certain tasks onto their material associates, which allows them to better carry out their duties. Through the interoperability of the cloud storage systems, departments describe being able to reorganise critical information processing routines in support of criminal prosecutions. Through the objectivity of the digital files produced by body-worn camera systems, departments note effortlessly creating packets of events bearing the impression of truth and legitimacy with which they are able to more easily resolve citizen complaints. These findings underscore the importance of remaining attentive to the materiality of technology in policing and law enforcement research.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1734632</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>