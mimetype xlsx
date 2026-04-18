--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10163382</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/femsec/fiz207</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Energetic and Environmental Constraints on the Community Structure of Benthic Microbial Mats in Lake Fryxell, Antarctica</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dillon, Megan L; Hawes, Ian; Jungblut, Anne D; Mackey, Tyler J; Eisen, Jonathan A; Doran, Peter T; Sumner, Dawn Y</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>FEMS Microbiology Ecology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>96</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0168-6496</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT            Ecological communities are regulated by the flow of energy through environments. Energy flow is typically limited by access to photosynthetically active radiation (PAR) and oxygen concentration (O2). The microbial mats growing on the bottom of Lake Fryxell, Antarctica, have well-defined environmental gradients in PAR and (O2). We analyzed the metagenomes of layers from these microbial mats to test the extent to which access to oxygen and light controls community structure. We found variation in the diversity and relative abundances of Archaea, Bacteria and Eukaryotes across three (O2) and PAR conditions: high (O2) and maximum PAR, variable (O2) with lower maximum PAR, and low (O2) and maximum PAR. We found distinct communities structured by the optimization of energy use on a millimeter-scale across these conditions. In mat layers where (O2) was saturated, PAR structured the community. In contrast, (O2) positively correlated with diversity and affected the distribution of dominant populations across the three habitats, suggesting that meter-scale diversity is structured by energy availability. Microbial communities changed across covarying gradients of PAR and (O2). The comprehensive metagenomic analysis suggests that the benthic microbial communities in Lake Fryxell are structured by energy flow across both meter- and millimeter-scales.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1637708</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>