--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10163748</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3396851.3397755</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Emission-aware Energy Storage Scheduling for a Greener Grid</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jha, Rishikesh; Lee, Stephen; Iyengar, Srinivasan; Hajiesmaili, Mohammad H.; Irwin, David; Shenoy, Prashant</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-06-12T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Eleventh ACM International Conference on Future Energy Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>363 to 373</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Reducing our reliance on carbon-intensive energy sources is vital for reducing the carbon footprint of the electric grid. Although the grid is seeing increasing deployments of clean, renewable sources of energy, a significant portion of the grid demand is still met using traditional carbon-intensive energy sources. In this paper, we study the problem of using energy storage deployed in the grid to reduce the grid's carbon emissions. While energy storage has previously been used for grid optimizations such as peak shaving and smoothing intermittent sources, our insight is to use distributed storage to enable utilities to reduce their reliance on their less efficient and most carbon-intensive power plants and thereby reduce their overall emission footprint. We formulate the problem of emission-aware scheduling of distributed energy storage as an optimization problem, and use a robust optimization approach that is well-suited for handling the uncertainty in load predictions, especially in the presence of intermittent renewables such as solar and wind. We evaluate our approach using a state of the art neural network load forecasting technique and real load traces from a distribution grid with 1,341 homes. Our results show a reduction of &gt;0.5 million kg in annual carbon emissions --- equivalent to a drop of 23.3% in our electric grid emissions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1645952; 1908298</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>