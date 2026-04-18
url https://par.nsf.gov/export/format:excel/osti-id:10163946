--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10163946</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3319535.3354218</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Program-mandering: Quantitative Privilege Separation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liu, Shen; Zeng, Dongrui; Huang, Yongzhe; Capobianco, Frank; McCamant, Stephen; Jaeger, Trent; Tan, Gang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-11-06T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Conference on Computer and Communications Security</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1023 to 1040</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Privilege separation is an effective technique to improve software security. However, past partitioning systems do not allow programmers to make quantitative tradeoffs between security and performance. In this paper, we describe our toolchain called PM. It can automatically find the optimal boundary in program partitioning. This is achieved by solving an integer-programming model that optimizes for a user-chosen metric while satisfying the remaining security and performance constraints on other metrics. We choose security metrics to reason about how well computed partitions enforce information flow control to: (1) protect the program from low-integrity inputs or (2) prevent leakage of program secrets. As a result, functions in the sensitive module that fall on the optimal partition boundaries automatically identify where declassification is necessary. We used PM to experiment on a set of real-world programs to protect confidentiality and integrity; results show that, with moderate user guidance, PM can find partitions that have better balance between security and performance than partitions found by a previous tool that requires manual declassification.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1801534; 1816282</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>