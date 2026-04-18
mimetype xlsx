--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10164177</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/mnras/staa003</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Signatures of bimodality in nebular phase Type Ia supernova spectra</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Vallely, P J; Tucker, M A; Shappee, B J; Brown, J S; Stanek, K Z; Kochanek, C S</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Monthly Notices of the Royal Astronomical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>492</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3553 to 3565</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0035-8711</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT            One observational prediction for Type Ia supernovae (SNe Ia) explosions produced through white dwarf–white dwarf collisions is the presence of bimodal velocity distributions for the 56Ni decay products, although this signature can also be produced by an off-centre ignition in a delayed detonation explosion. These bimodal velocity distributions can manifest as double-peaked or flat-topped spectral features in late-time spectroscopic observations for favourable viewing angles. We present nebular-phase spectroscopic observations of 17 SNe Ia obtained with the Large Binocular Telescope. Combining these observations with an extensive search of publicly available archival data, we collect a total sample of 48 SNe Ia and classify them based on whether they show compelling evidence for bimodal velocity profiles in three features associated with 56Ni decay products: the [Fe ii] and [Fe iii] feature at ∼5300 Å, the [Co iii] λ5891 feature, and the [Co iii] and [Fe ii] feature at ∼6600 Å. We identify nine bimodal SNe in our sample, and we find that these SNe have average peak MV about 0.3 mag fainter than those that do not. This is consistent with theoretical predictions for explosions created by nearly head-on collisions of white dwarfs due to viewing angle effects and 56Ni yields.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1814440</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>