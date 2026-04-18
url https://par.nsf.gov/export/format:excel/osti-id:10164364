--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,170 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...118 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -184,183 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10164364</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-030-44223-1_27</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Note on the Instantiability of the Quantum Random Oracle</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Eaton, E; Song, F.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Post-Quantum Cryptography. PQCrypto 2020. Lecture Notes in Computer Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12100</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In a highly influential paper from fifteen years ago [10], Canetti, Goldreich, and Halevi showed a fundamental separation between the Random Oracle Model (ROM) and the standard model. They constructed a signature scheme which can be proven secure in the ROM, but is insecure when instantiated with any hash function (and thus insecure in the standard model). In 2011, Boneh et al. defined the notion of the Quantum Random Oracle Model (QROM), where queries to the random oracle may be made in quantum superposition. Because the QROM generalizes the ROM, a proof of security in the QROM is stronger than one in the ROM. This leaves open the possibility that security in the QROM could imply security in the standard model. 
+In this work, we show that this is not the case, and that security in the QROM cannot imply standard-model security. We do this by showing that the original schemes that show a separation between the standard model and the ROM are also secure in the QROM. We consider two schemes that establish such a separation, one with length-restricted messages, and one without, and show both to be secure in the QROM. Our results give further understanding to the landscape of proofs in the ROM versus the QROM or standard model, and point towards the QROM and ROM being much closer to each other than either is to standard model security.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1901624</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>