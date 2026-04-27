--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10165011</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/atmos10110650</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Preliminary Dual-Satellite Observations of Atmospheric Gravity Waves in Airglow</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yue, Jia; Perwitasari, Septi; Xu, Shuang; Hozumi, Yuta; Nakamura, Takuji; Sakanoi, Takeshi; Saito, Akinori; Miller, Steven D.; Straka, William; Rong, Pingping</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Atmosphere</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>650</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2073-4433</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Atmospheric gravity waves (AGWs) are among the important energy and momentum transfer mechanisms from the troposphere to the middle and upper atmosphere. Despite their understood importance in governing the structure and dynamics of these regions, mesospheric AGWs remain poorly measured globally, and largely unconstrained in numerical models. Since late 2011, the Suomi National Polar-orbiting Partnership (NPP) Visible/Infrared Imaging Radiometer Suite (VIIRS) day–night band (DNB) has observed global AGWs near the mesopause by virtue of its sensitivity to weak emissions of the OH* Meinel bands. The wave features, detectable at 0.75 km spatial resolution across its 3000 km imagery swath, are often confused by the upwelling emission of city lights and clouds reflecting downwelling nightglow. The Ionosphere, Mesosphere, upper Atmosphere and Plasmasphere (IMAP)/ Visible and near-Infrared Spectral Imager (VISI) O2 band, an independent measure of the AGW structures in nightglow based on the International Space Station (ISS) during 2012–2015, contains much less noise from the lower atmosphere. However, VISI offers much coarser resolution of 14–16 km and a narrower swath width of 600 km. Here, we present preliminary results of comparisons between VIIRS/DNB and VISI observations of AGWs, focusing on several concentric AGW events excited by the thunderstorms over Eastern Asia in August 2013. The comparisons point toward suggested improvements for future spaceborne airglow sensor designs targeting AGWs.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1651394</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>