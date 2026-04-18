--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10165163</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/UEMCON47517.2019.8993036</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Consortium Blockchain-Based Architecture for Cyber-attack Signatures and Features Distribution</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ajayi, O.; Igbe, O.; Sadaawi, T.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>10th IEEE Annual Ubiquitous Computing, Electronics and Mobile Communication Conference (UEMCON)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>One of the effective ways of detecting malicious traffic in computer networks is intrusion detection systems (IDS). Though IDS identify malicious activities in a network, it might be difficult to detect distributed or coordinated attacks because they only have single vantage point. To combat this problem, cooperative intrusion detection system was proposed. In this detection system, nodes exchange attack features or signatures with a view of detecting an attack that has previously been detected by one of the other nodes in the system. Exchanging of attack features is necessary because a zero-day attacks (attacks without known signature) experienced in different locations are not the same. Although this solution enhanced the ability of a single IDS to respond to attacks that have been previously identified by cooperating nodes, malicious activities such as fake data injection, data manipulation or deletion and data consistency are problems threatening this approach. In this paper, we propose a solution that leverages blockchain’s distributive technology, tamper-proof ability and data immutability to detect and prevent malicious activities and solve data consistency problems facing cooperative intrusion detection. Focusing on extraction, storage and distribution stages of cooperative intrusion detection, we develop a blockchain-based solution that securely extracts features or signatures, adds extra verification step, makes storage of these signatures and features distributive and data sharing secured. Performance evaluation of the system with respect to its response time and resistance to the features/signatures injection is presented. The result shows that the proposed solution prevents stored attack features or signature against malicious data injection, manipulation or deletion and has low latency.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1818884</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>