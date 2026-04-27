--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10165724</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/1.4047430</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Metal Binder Jetting Additive Manufacturing: A Literature Review</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Li, Ming; Du, Wenchao; Elwany, Alaa; Pei, Zhijian; Ma, Chao</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Manufacturing Science and Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>142</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1087-1357</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Binder jetting is an additive manufacturing process utilizing a liquid-based binding agent to selectively join the material in a powder bed. It is capable of manufacturing complex-shaped parts from a variety of materials including metals, ceramics, and polymers. This paper provides a comprehensive review on currently available reports on metal binder jetting from both academia and industry. Critical factors and their effects in metal binder jetting are reviewed and divided into two categories, namely material-related factors and process-related parameters. The reported data on density, dimensional and geometric accuracy, and mechanical properties achieved by metal binder jetting are summarized. With parameter optimization and a suitable sintering process, ten materials have been proven to achieve a relative density of higher than 90%. Indepth discussion is provided regarding densification as a function of various attributes of powder packing, printing, and post-processing. A few grades of stainless steel obtained equivalent or superior mechanical properties compared to cold working. Although binder jetting has gained its popularity in the past several years, it has not been sufficiently studied compared with other metal additive manufacturing (AM) processes such as powder bed fusion and directed energy deposition. Some aspects that need further research include the understanding of powder spreading process, binder-powder interaction, and part shrinkage.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1762341</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>