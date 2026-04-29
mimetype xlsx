--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10165771</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/mnras/stz2212</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The first spectroscopic dust reverberation programme on active galactic nuclei: the torus in NGC 5548</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Landt, H; Ward, M J; Kynoch, D; Packham, C; Ferland, G J; Lawrence, A; Pott, J-U; Esser, J; Horne, K; Starkey, D A; Malhotra, D; Fausnaugh, M M; Peterson, B M; Wilman, R J; Riffel, R A; Storchi-Bergmann, T; Barth, A J; Villforth, C; Winkler, H</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Monthly Notices of the Royal Astronomical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>489</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1572 to 1589</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0035-8711</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            We have recently initiated the first spectroscopic dust reverberation programme on active galactic nuclei in the near-infrared. Spectroscopy enables measurement of dust properties, such as flux, temperature, and covering factor, with higher precision than photometry. In particular, it enables measurement of both luminosity-based dust radii and dust response times. Here we report results from a 1 yr campaign on NGC 5548. The hot dust responds to changes in the irradiating flux with a lag time of ∼70 light-days, similar to what was previously found in photometric reverberation campaigns. The mean and rms spectra are similar, implying that the same dust component dominates both the emission and the variations. The dust lag time is consistent with the luminosity-based dust radius only if we assume a wavelength-independent dust emissivity law, i.e. a blackbody, which is appropriate for grains of large sizes (of a few μm). For such grains the dust temperature is ∼1450 K. Therefore, silicate grains have most likely evaporated and carbon is the main chemical component. But the hot dust is not close to its sublimation temperature, contrary to popular belief. This is further supported by our observation of temperature variations largely consistent with a heating/cooling process. Therefore, the inner dust-free region is enlarged and the dusty torus rather a ‘dusty wall’, whose inner radius is expected to be luminosity-invariant. The dust-destruction mechanism that enlarges the dust-free region seems to also partly affect the dusty region. We observe a cyclical decrease in dust mass with implied dust reformation times of ∼5–6 months.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1816537</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>