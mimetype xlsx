--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10165845</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Plugin-based Intervention for Secure Software Development</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shahriar, Hossain; Qian, Kai; Lo, Dan; Wu, Fan; Rahman, Mohammad; Ahamed, Sheikh; Agu, Emmanuel</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceeding of IEEE Frontiers in Education (FIE) Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This Innovative Practice Work in Progress presents a plugin tool named DroidPatrol. It can be integrated with the Android Studio to perform tainted data flow analysis of mobile applications. Most vulnerabilities should be addressed and fixed during the development phase. Computer users, managers, and developers agree that we need software and systems that are “more secure”. Such efforts require support from both the educational institutions and learning communities to improve software assurance, particularly in writing secure code. Many open source static analysis tools help developers to maintain and clean up the code. However, they are not able to find potential security bugs. Our work is aimed to checking of security issues within Android applications during implementation. We provide an example hands-on lab based on DroidPatrol prototype and share the initial evaluation feedback from a classroom. The initial results show that the plugin based hands-on lab generates interests among learners and has the promise of acting as an intervention tool for secure software development.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1723586</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>