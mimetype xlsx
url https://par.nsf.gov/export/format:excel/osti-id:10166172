--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10166172</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/biosci/biaa015</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Glacier Retreat and Pacific Salmon</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pitman, Kara J; Moore, Jonathan W; Sloat, Matthew R; Beaudreau, Anne H; Bidlack, Allison L; Brenner, Richard E; Hood, Eran W; Pess, George R; Mantua, Nathan J; Milner, Alexander M; Radić, Valentina; Reeves, Gordon H; Schindler, Daniel E; Whited, Diane C</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>BioScience</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>220 to 236</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0006-3568</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Glaciers have shaped past and present habitats for Pacific salmon (Oncorhynchus spp.) in North America. During the last glacial maximum, approximately 45% of the current North American range of Pacific salmon was covered in ice. Currently, most salmon habitat occurs in watersheds in which glacier ice is present and retreating. This synthesis examines the multiple ways that glacier retreat can influence aquatic ecosystems through the lens of Pacific salmon life cycles. We predict that the coming decades will result in areas in which salmon populations will be challenged by diminished water flows and elevated water temperatures, areas in which salmon productivity will be enhanced as downstream habitat suitability increases, and areas in which new river and lake habitat will be formed that can be colonized by anadromous salmon. Effective conservation and management of salmon habitat and populations should consider the impacts of glacier retreat and other sources of ecosystem change.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1757348</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>