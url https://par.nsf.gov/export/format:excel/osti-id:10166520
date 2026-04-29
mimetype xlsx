--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10166520</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/acp-19-2433-2019</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Heterogeneous OH oxidation of isoprene-epoxydiol-derived organosulfates: kinetics, chemistry and formation of inorganic sulfate</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lam, Hoi Ki; Kwong, Kai Chung; Poon, Hon Yin; Davies, James F.; Zhang, Zhenfa; Gold, Avram; Surratt, Jason D.; Chan, Man Nin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Atmospheric Chemistry and Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2433 to 2440</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1680-7324</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. Acid-catalyzed multiphase chemistry of epoxydiols formed from isopreneoxidation yields the most abundant organosulfates (i.e., methyltetrolsulfates) detected in atmospheric fine aerosols in the boundary layer. Thispotentially determines the physicochemical properties of fine aerosols inisoprene-rich regions. However, chemical stability of these organosulfatesremains unclear. As a result, we investigate the heterogeneous oxidation ofaerosols consisting of potassium 3-methyltetrol sulfate ester(C5H11SO7K) by gas-phase hydroxyl (OH) radicals at a relativehumidity (RH) of 70.8 %. Real-time molecular composition of the aerosolsis obtained by using a Direct Analysis in Real Time (DART) ionization sourcecoupled to a high-resolution mass spectrometer. Aerosol mass spectra revealthat 3-methyltetrol sulfate ester can be detected as its anionic form(C5H11SO7-) via direct ionization in the negativeionization mode. Kinetic measurements reveal that the effective heterogeneousOH rate constant is measured to be 4.74±0.2×10-13 cm3 molecule−1 s−1 with a chemical lifetime against OHoxidation of 16.2±0.3 days, assuming an OH radical concentration of1.5×106 molecules cm−3. Comparison of this lifetime withthose against other aerosol removal processes, such as dry and wetdeposition, suggests that 3-methyltetrol sulfate ester is likely to bechemically stable over atmospheric timescales. Aerosol mass spectra only showan increase in the intensity of bisulfate ion (HSO4-) afteroxidation, suggesting the importance of fragmentation processes. Overall,potassium 3-methyltetrol sulfate ester likely decomposes to form volatilefragmentation products and aqueous-phase sulfate radial anion(SO4⚫-). SO4⚫- subsequently undergoesintermolecular hydrogen abstraction to form HSO4-. These processesappear to explain the compositional evolution of 3-methyltetrol sulfate esterduring heterogeneous OH oxidation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1703535</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>