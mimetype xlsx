--- v0 (2025-11-02)
+++ v1 (2026-04-17)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10166524</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3373376.3378465</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>AutoTM: Automatic Tensor Movement in Heterogeneous Memory Systems using Integer Linear Programming</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hildebrand, Mark; Khan, Jawad; Trika, Sanjeev; Lowe-Power, Jason; Akella, Venkatesh</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-03-09T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ASPLOS '20: Proceedings of the Twenty-Fifth International Conference on Architectural Support for Programming Languages and Operating Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>875 to 890</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Memory capacity is a key bottleneck for training large scale neural networks. Intel® Optane DC PMM (persistent memory modules) which are available as NVDIMMs are a disruptive technology that promises significantly higher read bandwidth than traditional SSDs at a lower cost per bit than traditional DRAM. In this work we show how to take advantage of this new memory technology to minimize the amount of DRAM required without compromising performance significantly. Specifically, we take advantage of the static nature of the underlying computational graphs in deep neural network applications to develop a profile guided optimization based on Integer Linear Programming (ILP) called AutoTM to optimally assign and move live tensors to either DRAM or NVDIMMs. Our approach can replace 50% to 80% of a system's DRAM with PMM while only losing a geometric mean 27.7% performance. This is a significant improvement over first-touch NUMA, which loses 71.9% of performance. The proposed ILP based synchronous scheduling technique also provides 2x performance over using DRAM as a hardware-controlled cache for very large networks.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1850566</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>