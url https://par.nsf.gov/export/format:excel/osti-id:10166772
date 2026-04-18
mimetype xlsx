--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10166772</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3401025.3401737</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Mechanisms for Outsourcing Computation via a Decentralized Market</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Eisele, Scott; Eghtesad, Taha; Troutman, Nicholas; Laszka, Aron; Dubey, Abhishek</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Conference on Distributed and Event Based Systems 2020</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>As the number of personal computing and IoT devices grows rapidly, so does the amount of computational power that is available at the edge. Since many of these devices are often idle, there is a vast amount of computational power that is currently untapped, and which could be used for outsourcing computation. Existing solutions for harnessing this power, such as volunteer computing (e.g., BOINC), are centralized platforms in which a single organization or company can control participation and pricing. By contrast, an open market of computational resources, where resource owners and resource users trade directly with each other, could lead to greater participation and more competitive pricing. To provide an open market, we introduce MODiCuM, a decentralized system for outsourcing computation. MODiCuM deters participants from misbehaving-which is a key problem in decentralized systems-by resolving disputes via dedicated mediators and by imposing enforceable fines. However, unlike other decentralized outsourcing solutions, MODiCuM minimizes computational overhead since it does not require global trust in mediation results. We provide analytical results proving that MODiCuM can deter misbehavior, and we evaluate the overhead of MODiCuM using experimental results based on an implementation of our platform.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1818901; 1647015</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>