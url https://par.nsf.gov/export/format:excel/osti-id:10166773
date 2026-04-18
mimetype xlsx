--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10166773</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ISORC49007.2020.00018</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Time-dependent Decentralized Routing using Federated Learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wilbur, Michael; Samal, Chinmaya; Talusan, Jose Paolo; Yasumoto, Keiichi; Dubey, Abhishek</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE 23rd International Symposium on Real-Time Distributed Computing (ISORC)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>56 to 64</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Recent advancements in cloud computing have driven rapid development in data-intensive smart city applications by providing near real time processing and storage scalability. This has resulted in efficient centralized route planning services such as Google Maps, upon which millions of users rely. Route planning algorithms have progressed in line with the cloud environments in which they run. Current state of the art solutions assume a shared memory model, hence deployment is limited to multiprocessing environments in data centers. By centralizing these services, latency has become the limiting parameter in the technologies of the future, such as autonomous cars. Additionally, these services require access to outside networks, raising availability concerns in disaster scenarios. Therefore, this paper provides a decentralized route planning approach for private fog networks. We leverage recent advances in federated learning to collaboratively learn shared prediction models online and investigate our approach with a simulated case study from a mid-size U.S. city.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1818901; 1647015</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>