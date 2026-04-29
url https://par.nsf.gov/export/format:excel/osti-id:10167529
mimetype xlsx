--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,308 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10167529</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1130/GES02072.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Laramide evolution of the San Juan Basin, New Mexico and Colorado: Paleocurrent and detrital-sanidine age constraints from the Paleocene Nacimiento and Animas formations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cather, S.; Heizler, H.; Williamson, T.E.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geosphere</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1598-1616</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1553-040X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Understanding the tectonic and landscape evolution of the Colorado Plateau−southern Rocky Mountains area requires knowledge of the Laramide stratigraphic development of the San Juan Basin. Laramide sediment-transport vectors within the San Juan Basin are relatively well understood, except for those of the Nacimiento and Animas formations. Throughout most of the San Juan Basin of northwestern New Mexico and adjacent Colorado, these Paleocene units are mudstone-dominated fluvial successions intercalated between the lowermost Paleocene Kimbeto Member of the Ojo Alamo Sandstone and the basal strata of the lower Eocene San Jose Formation, both sandstone-dominated fluvial deposits. For the Nacimiento and Animas formations, we present a new lithostratigraphy that provides a basis for basin-scale interpretation of the Paleocene fluvial architecture using facies analysis, paleocurrent measurements, and 40Ar/ 39Ar sanidine age data.
+In contrast to the dominantly southerly or southeasterly paleoflow exhibited by the underlying Kimbeto Member and the overlying San Jose Formation, the Nacimiento and Animas formations exhibit evidence of diverse paleoflow. In the southern and western part of the basin during the Puercan, the lower part of the Nacimiento Formation was deposited by south- or southeast-flowing streams, similar to those of the underlying Kimbeto Member. This pattern of southeasterly paleoflow continued during the Torrejonian in the western part of the basin, within a southeast-prograding distributive fluvial system. By Torrejonian time, a major east-northeast–flowing fluvial system, herein termed the Tsosie paleoriver, had entered the southwestern part of the basin, and a switch to northerly paleoflow had occurred in the southern San Juan Basin. The reversal of paleoslope in the southern part of the San Juan Basin probably resulted from rapid subsidence in the northeast part of the basin during the early Paleocene. Continued Tiffanian-age southeastward progradation of the distributive fluvial system that headed in the western part of the basin pushed the Tsosie paleoriver beyond the present outcrop extent of the basin.
+In the eastern and northern parts of the San Juan Basin, paleoflow was generally toward the south throughout deposition of the Nacimiento and the Animas formations. An important exception is a newly discovered paleodrainage that exited the northeastern part of the basin, ∼15 km south of Dulce, New Mexico. There, an ∼130-m-thick Paleocene sandstone (herein informally termed the Wirt member of the Animas Formation) records a major east-flowing paleoriver system that aggraded within a broad paleovalley carved deeply into the Upper Cretaceous Lewis Shale. 40Ar/ 39Ar dating of detrital sanidine documents a maximum depositional age of 65.58 ± 0.10 Ma for the Wirt member. The detrital sanidine grains are indistinguishable in age and K/Ca values from sanidines of the Horseshoe ash (65.49 ± 0.06 Ma), which is exposed 10.5 m above the base of the Nacimiento Formation in the southwestern part of the basin. The Wirt member may represent the deposits of the Tsosie paleoriver where it exited eastward from the basin.
+Our study shows that the evolution of Paleocene fluvial systems in the San Juan Basin was complex and primarily responded to variations in subsidence-related sedimentary accommodation within the basin.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1654949</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>