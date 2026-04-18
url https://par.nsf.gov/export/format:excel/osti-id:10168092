--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10168092</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.2138/am-2019-6594</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>High-pressure minerals</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tschauner, Oliver</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>American Mineralogist</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>104</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1701 to 1731</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0003-004X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            This article is dedicated to the occurrence, relevance, and structure of minerals whose formation involves high pressure. This includes minerals that occur in the interior of the Earth as well as minerals that are found in shock-metamorphized meteorites and terrestrial impactites. I discuss the chemical and physical reasons that render the definition of high-pressure minerals meaningful, in distinction from minerals that occur under surface-near conditions on Earth or at high temperatures in space or on Earth. Pressure-induced structural transformations in rock-forming minerals define the basic divisions of Earth's mantle in the upper mantle, transition zone, and lower mantle. Moreover, the solubility of minor chemical components in these minerals and the occurrence of accessory phases are influential in mixing and segregating chemical elements in Earth as an evolving planet. Brief descriptions of the currently known high-pressure minerals are presented. Over the past 10 years more high-pressure minerals have been discovered than during the previous 50 years, based on the list of minerals accepted by the IMA. The previously unexpected richness in distinct high-pressure mineral species allows for assessment of differentiation processes in the deep Earth.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1838330</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>