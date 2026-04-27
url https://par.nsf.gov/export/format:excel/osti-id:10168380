--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10168380</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/c9qi01640f</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Cooperation of cerium oxide nanoparticles and soluble molecular catalysts for alcohol oxidation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Laga, Stephanie M.; Townsend, Tanya M.; O'Connor, Abby R.; Mayer, James M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-03-17T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Inorganic Chemistry Frontiers</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1386 to 1393</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2052-1553</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Cerium oxide (ceria, CeO              2−x              ) has been traditionally used as a catalyst support functionalized with metal nanoparticles or synthesized with metal dopants for a variety of applications ranging from catalytic converters to solid oxide fuel cells. In a departure from these typical heterogeneous motifs, we explore the interactions of nano-CeO              2−x              systems with organometallic oxidation catalysts in organic solvents. Ceria is used here both as an organically-capped colloid and as an uncapped insoluble nanopowder. Both the colloid and nanopowder act as terminal oxidants by accepting hydrogen atoms from a ruthenium Noyori–Ikariya hydride complex. To our knowledge, this is the first demonstration that CeO              2−x              can oxidize an organometallic hydride. Building on this concept, we show the uncapped CeO              2−x              powder also acts as the terminal acceptor in catalytic alcohol dehydrogenation reactions, utilizing iridium pyridine sulfonamide catalysts under anaerobic and aerobic conditions. The coupling of homogeneous oxidation catalysts with cerium oxide demonstrates the versatility of CeO              2−x              and a bridging of concepts in homogeneous and heterogeneous catalysis.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1904813; 1609434</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>