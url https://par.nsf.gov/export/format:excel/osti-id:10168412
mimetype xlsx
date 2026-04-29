--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10168412</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/ab7d3e</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Joint Fermi-GBM and LIGO/Virgo Analysis of Compact Binary Mergers from the First and Second Gravitational-wave Observing Runs</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hamburg, R.; Fletcher, C.; Burns, E.; Goldstein, A.; Bissaldi, E.; Briggs, M. S.; Cleveland, W. H.; Giles, M. M.; Hui, C. M.; Kocevski, D.; Lesage, S.; Mailyan, B.; Malacaria, C.; Poolakkil, S.; Preece, R.; Roberts, O. J.; Veres, P.; von Kienlin, A.; Wilson-Hodge, C. A.; Wood, J.; Abbott, R.; Abbott, T. D.; Abraham, S.; Acernese, F.; Ackley, K.; Adams, C.; Adhikari, R. X.; Adya, V. B.; Affeldt, C.; Agathos, M.; Agatsuma, K.; Aggarwal, N.; Aguiar, O. D.; Aich, A.; Aiello, L.; Ain, A.; Ajith, P.; Allen, G.; Allocca, A.; Altin, P. A.; Amato, A.; Anand, S.; Ananyeva, A.; Anderson, S. B.; Anderson, W. G.; Angelova, S. V.; Ansoldi, S.; Antier, S.; Appert, S.; Arai, K.; Araya, M. C.; Areeda, J. S.; Arène, M.; Arnaud, N.; Aronson, S. M.; Ascenzi, S.; Ashton, G.; Aston, S. M.; Astone, P.; Aubin, F.; Aufmuth, P.; AultONeal, K.; Austin, C.; Avendano, V.; Babak, S.; Bacon, P.; Badaracco, F.; Bader, M. K.; Bae, S.; Baer, A. M.; Baird, J.; Baldaccini, F.; Ballardin, G.; Ballmer, S. W.; Bals, A.; Balsamo, A.; Baltus, G.; Banagiri, S.; Bankar, D.; Bankar, R. S.; Barayoga, J. C.; Barbieri, C.; Barish, B. C.; Barker, D.; Barkett, K.; Barneo, P.; Barone, F.; Barr, B.; Barsotti, L.; Barsuglia, M.; Barta, D.; Bartlett, J.; Bartos, I.; Bassiri, R.; Basti, A.; Bawaj, M.; Bayley, J. C.; Bazzan, M.; Bécsy, B.; Bejger, M.; Belahcene, I.; Bell, A. S.; Beniwal, D.; Benjamin, M. G.; Bentley, J. D.; Bergamin, F.; Berger, B. K.; Bergmann, G.; Bernuzzi, S.; Berry, C. P.; Bersanetti, D.; Bertolini, A.; Betzwieser, J.; Bhandare, R.; Bhandari, A. V.; Bidler, J.; Biggs, E.; Bilenko, I. A.; Billingsley, G.; Birney, R.; Birnholtz, O.; Biscans, S.; Bischi, M.; Biscoveanu, S.; Bisht, A.; Bissenbayeva, G.; Bitossi, M.; Bizouard, M. A.; Blackburn, J. K.; Blackman, J.; Blair, C. D.; Blair, D. G.; Blair, R. M.; Bobba, F.; Bode, N.; Boer, M.; Boetzel, Y.; Bogaert, G.; Bondu, F.; Bonilla, E.; Bonnand, R.; Booker, P.; Boom, B. A.; Bork, R.; Boschi, V.; Bose, S.; Bossilkov, V.; Bosveld, J.; Bouffanais, Y.; Bozzi, A.; Bradaschia, C.; Brady, P. R.; Bramley, A.; Branchesi, M.; Brau, J. E.; Breschi, M.; Briant, T.; Briggs, J. H.; Brighenti, F.; Brillet, A.; Brinkmann, M.; Brockill, P.; Brooks, A. F.; Brooks, J.; Brown, D. D.; Brunett, S.; Bruno, G.; Bruntz, R.; Buikema, A.; Bulik, T.; Bulten, H. J.; Buonanno, A.; Buskulic, D.; Byer, R. L.; Cabero, M.; Cadonati, L.; Cagnoli, G.; Cahillane, C.; Calderón Bustillo, J.; Callaghan, J. D.; Callister, T. A.; Calloni, E.; Camp, J. B.; Canepa, M.; Cannon, K. C.; Cao, H.; Cao, J.; Carapella, G.; Carbognani, F.; Caride, S.; Carney, M. F.; Carullo, G.; Casanueva Diaz, J.; Casentini, C.; Castañeda, J.; Caudill, S.; Cavaglià, M.; Cavalier, F.; Cavalieri, R.; Cella, G.; Cerdá-Durán, P.; Cesarini, E.; Chaibi, O.; Chakravarti, K.; Chan, C.; Chan, M.; Chao, S.; Charlton, P.; Chase, E. A.; Chassande-Mottin, E.; Chatterjee, D.; Chaturvedi, M.; Chen, H. Y.; Chen, X.; Chen, Y.; Cheng, H.-P.; Cheong, C. K.; Chia, H. Y.; Chiadini, F.; Chierici, R.; Chincarini, A.; Chiummo, A.; Cho, G.; Cho, H. S.; Cho, M.; Christensen, N.; Chu, Q.; Chua, S.; Chung, K. W.; Chung, S.; Ciani, G.; Ciecielag, P.; Cieślar, M.; Ciobanu, A. A.; Ciolfi, R.; Cipriano, F.; Cirone, A.; Clara, F.; Clark, J. A.; Clearwater, P.; Clesse, S.; Cleva, F.; Coccia, E.; Cohadon, P.-F.; Cohen, D.; Colleoni, M.; Collette, C. G.; Collins, C.; Colpi, M.; Constancio, M.; Conti, L.; Cooper, S. J.; Corban, P.; Corbitt, T. R.; Cordero-Carrión, I.; Corezzi, S.; Corley, K. R.; Cornish, N.; Corre, D.; Corsi, A.; Cortese, S.; Costa, C. A.; Cotesta, R.; Coughlin, M. W.; Coughlin, S. B.; Coulon, J.-P.; Countryman, S. T.; Couvares, P.; Covas, P. B.; Coward, D. M.; Cowart, M. J.; Coyne, D. C.; Coyne, R.; Creighton, J. D.; Creighton, T. D.; Cripe, J.; Croquette, M.; Crowder, S. G.; Cudell, J.-R.; Cullen, T. J.; Cumming, A.; Cummings, R.; Cunningham, L.; Cuoco, E.; Curylo, M.; Dal Canton, T.; Dálya, G.; Dana, A.; Daneshgaran-Bajastani, L. M.; D’Angelo, B.; Danilishin, S. L.; D’Antonio, S.; Danzmann, K.; Darsow-Fromm, C.; Dasgupta, A.; Datrier, L. E.; Dattilo, V.; Dave, I.; Davier, M.; Davies, G. S.; Davis, D.; Daw, E. J.; DeBra, D.; Deenadayalan, M.; Degallaix, J.; Laurentis, M. De; Deléglise, S.; Delfavero, M.; De Lillo, N.; Del Pozzo, W.; DeMarchi, L. M.; D’Emilio, V.; Demos, N.; Dent, T.; De Pietri, R.; De Rosa, R.; De Rossi, C.; DeSalvo, R.; de Varona, O.; Dhurandhar, S.; Díaz, M. C.; Diaz-Ortiz, M.; Dietrich, T.; Di Fiore, L.; Di Fronzo, C.; Di Giorgio, C.; Di Giovanni, F.; Di Giovanni, M.; Di Girolamo, T.; Di Lieto, A.; Ding, B.; Di Pace, S.; Di Palma, I.; Di Renzo, F.; Divakarla, A. K.; Dmitriev, A.; Doctor, Z.; Donovan, F.; Dooley, K. L.; Doravari, S.; Dorrington, I.; Downes, T. P.; Drago, M.; Driggers, J. C.; Du, Z.; Ducoin, J.-G.; Dupej, P.; Durante, O.; D’Urso, D.; Dwyer, S. E.; Easter, P. J.; Eddolls, G.; Edelman, B.; Edo, T. B.; Edy, O.; Effler, A.; Ehrens, P.; Eichholz, J.; Eikenberry, S. S.; Eisenmann, M.; Eisenstein, R. A.; Ejlli, A.; Errico, L.; Essick, R. C.; Estelles, H.; Estevez, D.; Etienne, Z. B.; Etzel, T.; Evans, M.; Evans, T. M.; Ewing, B. E.; Fafone, V.; Fairhurst, S.; Fan, X.; Farinon, S.; Farr, B.; Farr, W. M.; Fauchon-Jones, E. J.; Favata, M.; Fays, M.; Fazio, M.; Feicht, J.; Fejer, M. M.; Feng, F.; Fenyvesi, E.; Ferguson, D. L.; Fernandez-Galiana, A.; Ferrante, I.; Ferreira, E. C.; Ferreira, T. A.; Fidecaro, F.; Fiori, I.; Fiorucci, D.; Fishbach, M.; Fisher, R. P.; Fittipaldi, R.; Fitz-Axen, M.; Fiumara, V.; Flaminio, R.; Floden, E.; Flynn, E.; Fong, H.; Font, J. A.; Forsyth, P. W.; Fournier, J.-D.; Frasca, S.; Frasconi, F.; Frei, Z.; Freise, A.; Frey, R.; Frey, V.; Fritschel, P.; Frolov, V. V.; Fronzè, G.; Fulda, P.; Fyffe, M.; Gabbard, H. A.; Gadre, B. U.; Gaebel, S. M.; Gair, J. R.; Galaudage, S.; Ganapathy, D.; Gaonkar, S. G.; García-Quirós, C.; Garufi, F.; Gateley, B.; Gaudio, S.; Gayathri, V.; Gemme, G.; Genin, E.; Gennai, A.; George, D.; George, J.; Gergely, L.; Ghonge, S.; Ghosh, Abhirup; Ghosh, Archisman; Ghosh, S.; Giacomazzo, B.; Giaime, J. A.; Giardina, K. D.; Gibson, D. R.; Gier, C.; Gill, K.; Glanzer, J.; Gniesmer, J.; Godwin, P.; Goetz, E.; Goetz, R.; Gohlke, N.; Goncharov, B.; González, G.; Gopakumar, A.; Gossan, S. E.; Gosselin, M.; Gouaty, R.; Grace, B.; Grado, A.; Granata, M.; Grant, A.; Gras, S.; Grassia, P.; Gray, C.; Gray, R.; Greco, G.; Green, A. C.; Green, R.; Gretarsson, E. M.; Griggs, H. L.; Grignani, G.; Grimaldi, A.; Grimm, S. J.; Grote, H.; Grunewald, S.; Gruning, P.; Guidi, G. M.; Guimaraes, A. R.; Guixé, G.; Gulati, H. K.; Guo, Y.; Gupta, A.; Gupta, Anchal; Gupta, P.; Gustafson, E. K.; Gustafson, R.; Haegel, L.; Halim, O.; Hall, E. D.; Hamilton, E. Z.; Hammond, G.; Haney, M.; Hanke, M. M.; Hanks, J.; Hanna, C.; Hannam, M. D.; Hannuksela, O. A.; Hansen, T. J.; Hanson, J.; Harder, T.; Hardwick, T.; Haris, K.; Harms, J.; Harry, G. M.; Harry, I. W.; Hasskew, R. K.; Haster, C.-J.; Haughian, K.; Hayes, F. J.; Healy, J.; Heidmann, A.; Heintze, M. C.; Heinze, J.; Heitmann, H.; Hellman, F.; Hello, P.; Hemming, G.; Hendry, M.; Heng, I. S.; Hennes, E.; Hennig, J.; Heurs, M.; Hild, S.; Hinderer, T.; Hoback, S. Y.; Hochheim, S.; Hofgard, E.; Hofman, D.; Holgado, A. M.; Holland, N. A.; Holt, K.; Holz, D. E.; Hopkins, P.; Horst, C.; Hough, J.; Howell, E. J.; Hoy, C. G.; Huang, Y.; Hübner, M. T.; Huerta, E. A.; Huet, D.; Hughey, B.; Hui, V.; Husa, S.; Huttner, S. H.; Huxford, R.; Huynh-Dinh, T.; Idzkowski, B.; Iess, A.; Inchauspe, H.; Ingram, C.; Intini, G.; Isac, J.-M.; Isi, M.; Iyer, B. R.; Jacqmin, T.; Jadhav, S. J.; Jadhav, S. P.; James, A. L.; Jani, K.; Janthalur, N. N.; Jaranowski, P.; Jariwala, D.; Jaume, R.; Jenkins, A. C.; Jiang, J.; Johns, G. R.; Jones, A. W.; Jones, D. I.; Jones, J. D.; Jones, P.; Jones, R.; Jonker, R. J.; Ju, L.; Junker, J.; Kalaghatgi, C. V.; Kalogera, V.; Kamai, B.; Kandhasamy, S.; Kang, G.; Kanner, J. B.; Kapadia, S. J.; Karki, S.; Kashyap, R.; Kasprzack, M.; Kastaun, W.; Katsanevas, S.; Katsavounidis, E.; Katzman, W.; Kaufer, S.; Kawabe, K.; Kéfélian, F.; Keitel, D.; Keivani, A.; Kennedy, R.; Key, J. S.; Khadka, S.; Khalili, F. Y.; Khan, I.; Khan, S.; Khan, Z. A.; Khazanov, E. A.; Khetan, N.; Khursheed, M.; Kijbunchoo, N.; Kim, Chunglee; Kim, G. J.; Kim, J. C.; Kim, K.; Kim, W.; Kim, W. S.; Kim, Y.-M.; Kimball, C.; King, P. J.; Kinley-Hanlon, M.; Kirchhoff, R.; Kissel, J. S.; Kleybolte, L.; Klimenko, S.; Knowles, T. D.; Koch, P.; Koehlenbeck, S. M.; Koekoek, G.; Koley, S.; Kondrashov, V.; Kontos, A.; Koper, N.; Korobko, M.; Korth, W. Z.; Kovalam, M.; Kozak, D. B.; Kringel, V.; Krishnendu, N. V.; Królak, A.; Krupinski, N.; Kuehn, G.; Kumar, A.; Kumar, P.; Kumar, Rahul; Kumar, Rakesh; Kumar, S.; Kuo, L.; Kutynia, A.; Lackey, B. D.; Laghi, D.; Lalande, E.; Lam, T. L.; Lamberts, A.; Landry, M.; Lane, B. B.; Lang, R. N.; Lange, J.; Lantz, B.; Lanza, R. K.; Rosa, I. La; Lartaux-Vollard, A.; Lasky, P. D.; Laxen, M.; Lazzarini, A.; Lazzaro, C.; Leaci, P.; Leavey, S.; Lecoeuche, Y. K.; Lee, C. H.; Lee, H. M.; Lee, H. W.; Lee, J.; Lee, K.; Lehmann, J.; Leroy, N.; Letendre, N.; Levin, Y.; Li, A. K.; Li, J.; li, K.; Li, T. G.; Li, X.; Linde, F.; Linker, S. D.; Linley, J. N.; Littenberg, T. B.; Liu, J.; Liu, X.; Llorens-Monteagudo, M.; Lo, R. K.; Lockwood, A.; London, L. T.; Longo, A.; Lorenzini, M.; Loriette, V.; Lormand, M.; Losurdo, G.; Lough, J. D.; Lousto, C. O.; Lovelace, G.; Lück, H.; Lumaca, D.; Lundgren, A. P.; Ma, Y.; Macas, R.; Macfoy, S.; MacInnis, M.; Macleod, D. M.; MacMillan, I. A.; Macquet, A.; Magaña Hernandez, I.; Magaña-Sandoval, F.; Magee, R. M.; Majorana, E.; Maksimovic, I.; Malik, A.; Man, N.; Mandic, V.; Mangano, V.; Mansell, G. L.; Manske, M.; Mantovani, M.; Mapelli, M.; Marchesoni, F.; Marion, F.; Márka, S.; Márka, Z.; Markakis, C.; Markosyan, A. S.; Markowitz, A.; Maros, E.; Marquina, A.; Marsat, S.; Martelli, F.; Martin, I. W.; Martin, R. M.; Martinez, V.; Martynov, D. V.; Masalehdan, H.; Mason, K.; Massera, E.; Masserot, A.; Massinger, T. J.; Masso-Reid, M.; Mastrogiovanni, S.; Matas, A.; Matichard, F.; Mavalvala, N.; Maynard, E.; McCann, J. J.; McCarthy, R.; McClelland, D. E.; McCormick, S.; McCuller, L.; McGuire, S. C.; McIsaac, C.; McIver, J.; McManus, D. J.; McRae, T.; McWilliams, S. T.; Meacher, D.; Meadors, G. D.; Mehmet, M.; Mehta, A. K.; Mejuto Villa, E.; Melatos, A.; Mendell, G.; Mercer, R. A.; Mereni, L.; Merfeld, K.; Merilh, E. L.; Merritt, J. D.; Merzougui, M.; Meshkov, S.; Messenger, C.; Messick, C.; Metzdorff, R.; Meyers, P. M.; Meylahn, F.; Mhaske, A.; Miani, A.; Miao, H.; Michaloliakos, I.; Michel, C.; Middleton, H.; Milano, L.; Miller, A. L.; Millhouse, M.; Mills, J. C.; Milotti, E.; Milovich-Goff, M. C.; Minazzoli, O.; Minenkov, Y.; Mishkin, A.; Mishra, C.; Mistry, T.; Mitra, S.; Mitrofanov, V. P.; Mitselmakher, G.; Mittleman, R.; Mo, G.; Mogushi, K.; Mohapatra, S. R.; Mohite, S. R.; Molina-Ruiz, M.; Mondin, M.; Montani, M.; Moore, C. J.; Moraru, D.; Morawski, F.; Moreno, G.; Morisaki, S.; Mours, B.; Mow-Lowry, C. M.; Mozzon, S.; Muciaccia, F.; Mukherjee, Arunava; Mukherjee, D.; Mukherjee, S.; Mukherjee, Subroto; Mukund, N.; Mullavey, A.; Munch, J.; Muñiz, E. A.; Murray, P. G.; Nagar, A.; Nardecchia, I.; Naticchioni, L.; Nayak, R. K.; Neil, B. F.; Neilson, J.; Nelemans, G.; Nelson, T. J.; Nery, M.; Neunzert, A.; Ng, K. Y.; Ng, S.; Nguyen, C.; Nguyen, P.; Nichols, D.; Nichols, S. A.; Nissanke, S.; Nocera, F.; Noh, M.; North, C.; Nothard, D.; Nuttall, L. K.; Oberling, J.; O’Brien, B. D.; Oganesyan, G.; Ogin, G. H.; Oh, J. J.; Oh, S. H.; Ohme, F.; Ohta, H.; Okada, M. A.; Oliver, M.; Olivetto, C.; Oppermann, P.; Oram, Richard J.; O’Reilly, B.; Ormiston, R. G.; Ortega, L. F.; O’Shaughnessy, R.; Ossokine, S.; Osthelder, C.; Ottaway, D. J.; Overmier, H.; Owen, B. J.; Pace, A. E.; Pagano, G.; Page, M. A.; Pagliaroli, G.; Pai, A.; Pai, S. A.; Palamos, J. R.; Palashov, O.; Palomba, C.; Pan, H.; Panda, P. K.; Pang, P. T.; Pankow, C.; Pannarale, F.; Pant, B. C.; Paoletti, F.; Paoli, A.; Parida, A.; Parker, W.; Pascucci, D.; Pasqualetti, A.; Passaquieti, R.; Passuello, D.; Patricelli, B.; Payne, E.; Pearlstone, B. L.; Pechsiri, T. C.; Pedersen, A. J.; Pedraza, M.; Pele, A.; Penn, S.; Perego, A.; Perez, C. J.; Périgois, C.; Perreca, A.; Perriès, S.; Petermann, J.; Pfeiffer, H. P.; Phelps, M.; Phukon, K. S.; Piccinni, O. J.; Pichot, M.; Piendibene, M.; Piergiovanni, F.; Pierro, V.; Pillant, G.; Pinard, L.; Pinto, I. M.; Piotrzkowski, K.; Pirello, M.; Pitkin, M.; Plastino, W.; Poggiani, R.; Pong, D. Y.; Ponrathnam, S.; Popolizio, P.; Porter, E. K.; Powell, J.; Prajapati, A. K.; Prasai, K.; Prasanna, R.; Pratten, G.; Prestegard, T.; Principe, M.; Prodi, G. A.; Prokhorov, L.; Punturo, M.; Puppo, P.; Pürrer, M.; Qi, H.; Quetschke, V.; Quinonez, P. J.; Raab, F. J.; Raaijmakers, G.; Radkins, H.; Radulesco, N.; Raffai, P.; Rafferty, H.; Raja, S.; Rajan, C.; Rajbhandari, B.; Rakhmanov, M.; Ramirez, K. E.; Ramos-Buades, A.; Rana, Javed; Rao, K.; Rapagnani, P.; Raymond, V.; Razzano, M.; Read, J.; Regimbau, T.; Rei, L.; Reid, S.; Reitze, D. H.; Rettegno, P.; Ricci, F.; Richardson, C. J.; Richardson, J. W.; Ricker, P. M.; Riemenschneider, G.; Riles, K.; Rizzo, M.; Robertson, N. A.; Robinet, F.; Rocchi, A.; Rodriguez-Soto, R. D.; Rolland, L.; Rollins, J. G.; Roma, V. J.; Romanelli, M.; Romano, R.; Romel, C. L.; Romero-Shaw, I. M.; Romie, J. H.; Rose, C. A.; Rose, D.; Rose, K.; Rosińska, D.; Rosofsky, S. G.; Ross, M. P.; Rowan, S.; Rowlinson, S. J.; Roy, P. K.; Roy, Santosh; Roy, Soumen; Ruggi, P.; Rutins, G.; Ryan, K.; Sachdev, S.; Sadecki, T.; Sakellariadou, M.; Salafia, O. S.; Salconi, L.; Saleem, M.; Samajdar, A.; Sanchez, E. J.; Sanchez, L. E.; Sanchis-Gual, N.; Sanders, J. R.; Santiago, K. A.; Santos, E.; Sarin, N.; Sassolas, B.; Sathyaprakash, B. S.; Sauter, O.; Savage, R. L.; Savant, V.; Sawant, D.; Sayah, S.; Schaetzl, D.; Schale, P.; Scheel, M.; Scheuer, J.; Schmidt, P.; Schnabel, R.; Schofield, R. M.; Schönbeck, A.; Schreiber, E.; Schulte, B. W.; Schutz, B. F.; Schwarm, O.; Schwartz, E.; Scott, J.; Scott, S. M.; Seidel, E.; Sellers, D.; Sengupta, A. S.; Sennett, N.; Sentenac, D.; Sequino, V.; Sergeev, A.; Setyawati, Y.; Shaddock, D. A.; Shaffer, T.; Shahriar, M. S.; Sharma, A.; Sharma, P.; Shawhan, P.; Shen, H.; Shikauchi, M.; Shink, R.; Shoemaker, D. H.; Shoemaker, D. M.; Shukla, K.; ShyamSundar, S.; Siellez, K.; Sieniawska, M.; Sigg, D.; Singer, L. P.; Singh, D.; Singh, N.; Singha, A.; Singhal, A.; Sintes, A. M.; Sipala, V.; Skliris, V.; Slagmolen, B. J.; Slaven-Blair, T. J.; Smetana, J.; Smith, J. R.; Smith, R. J.; Somala, S.; Son, E. J.; Soni, S.; Sorazu, B.; Sordini, V.; Sorrentino, F.; Souradeep, T.; Sowell, E.; Spencer, A. P.; Spera, M.; Srivastava, A. K.; Srivastava, V.; Staats, K.; Stachie, C.; Standke, M.; Steer, D. A.; Steinke, M.; Steinlechner, J.; Steinlechner, S.; Steinmeyer, D.; Stocks, D.; Stops, D. J.; Stover, M.; Strain, K. A.; Stratta, G.; Strunk, A.; Sturani, R.; Stuver, A. L.; Sudhagar, S.; Sudhir, V.; Summerscales, T. Z.; Sun, L.; Sunil, S.; Sur, A.; Suresh, J.; Sutton, P. J.; Swinkels, B. L.; Szczepańczyk, M. J.; Tacca, M.; Tait, S. C.; Talbot, C.; Tanasijczuk, A. J.; Tanner, D. B.; Tao, D.; Tápai, M.; Tapia, A.; Tapia San Martin, E. N.; Tasson, J. D.; Taylor, R.; Tenorio, R.; Terkowski, L.; Thirugnanasambandam, M. P.; Thomas, M.; Thomas, P.; Thompson, J. E.; Thondapu, S. R.; Thorne, K. A.; Thrane, E.; Tinsman, C. L.; Saravanan, T. R.; Tiwari, Shubhanshu; Tiwari, S.; Tiwari, V.; Toland, K.; Tonelli, M.; Tornasi, Z.; Torres-Forné, A.; Torrie, C. I.; Tosta e Melo, I.; Töyrä, D.; Trail, E. A.; Travasso, F.; Traylor, G.; Tringali, M. C.; Tripathee, A.; Trovato, A.; Trudeau, R. J.; Tsang, K. W.; Tse, M.; Tso, R.; Tsukada, L.; Tsuna, D.; Tsutsui, T.; Turconi, M.; Ubhi, A. S.; Ueno, K.; Ugolini, D.; Unnikrishnan, C. S.; Urban, A. L.; Usman, S. A.; Utina, A. C.; Vahlbruch, H.; Vajente, G.; Valdes, G.; Valentini, M.; van Bakel, N.; van Beuzekom, M.; van den Brand, J. F.; Van Den Broeck, C.; Vander-Hyde, D. C.; van der Schaaf, L.; Van Heijningen, J. V.; van Veggel, A. A.; Vardaro, M.; Varma, V.; Vass, S.; Vasúth, M.; Vecchio, A.; Vedovato, G.; Veitch, J.; Veitch, P. J.; Venkateswara, K.; Venugopalan, G.; Verkindt, D.; Veske, D.; Vetrano, F.; Viceré, A.; Viets, A. D.; Vinciguerra, S.; Vine, D. J.; Vinet, J.-Y.; Vitale, S.; Vivanco, Francisco Hernandez; Vo, T.; Vocca, H.; Vorvick, C.; Vyatchanin, S. P.; Wade, A. R.; Wade, L. E.; Wade, M.; Walet, R.; Walker, M.; Wallace, G. S.; Wallace, L.; Walsh, S.; Wang, J. Z.; Wang, S.; Wang, W. H.; Ward, R. L.; Warden, Z. A.; Warner, J.; Was, M.; Watchi, J.; Weaver, B.; Wei, L.-W.; Weinert, M.; Weinstein, A. J.; Weiss, R.; Wellmann, F.; Wen, L.; Weßels, P.; Westhouse, J. W.; Wette, K.; Whelan, J. T.; Whiting, B. F.; Whittle, C.; Wilken, D. M.; Williams, D.; Willis, J. L.; Willke, B.; Winkler, W.; Wipf, C. C.; Wittel, H.; Woan, G.; Woehler, J.; Wofford, J. K.; Wong, C.; Wright, J. L.; Wu, D. S.; Wysocki, D. M.; Xiao, L.; Yamamoto, H.; Yang, L.; Yang, Y.; Yang, Z.; Yap, M. J.; Yazback, M.; Yeeles, D. W.; Yu, Hang; Yu, Haocun; Yuen, S. H.; Zadrożny, A. K.; Zadrożny, A.; Zanolin, M.; Zelenova, T.; Zendri, J.-P.; Zevin, M.; Zhang, J.; Zhang, L.; Zhang, T.; Zhao, C.; Zhao, G.; Zhou, M.; Zhou, Z.; Zhu, X. J.; Zimmerman, A. B.; Zucker, M. E.; Zweizig, J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>893</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1538-4357</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1708081; 1707835; 1806461; 1912648; 1653374; 1912630; 1700765; 1710286; 1807046; 1912578; 1921006; 1806824; 1912604; 1806577</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>