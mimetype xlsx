--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10168480</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/DMD2019-3285</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Design Tradeoffs in the Development of a Wearable Soft Exoskeleton for Upper Limb Mobility Disorders</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Foo, Esther; Woelfle, Heidi; Holschuh, Brad</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-04-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 2019 Design of Medical Devices Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;This paper investigates the tradeoffs between design variables important for the development of a mobility support soft exoskeleton for horizontal shoulder adduction. The soft exoskeleton utilizes discreet shape memory alloy (SMA) spring actuators to generate the required torque to move the arm segment, while preserving the qualities of a soft, wearable garment solution. A pilot benchtop test involving varying power input, actuator anchor position, actuator orientation, and added weight, was investigated to evaluate their effects against the degree of motion the soft exoskeleton allows. The results show that the power input, actuator anchor position, and simulated limb weight each affect the ultimate horizontal adduction angle the exoskeleton is able to induce. Further, the project highlights a crucial point in regard to the tradeoffs between functionality and wearability: when actuator orientation was investigated, we found a decrement in functionality (as measured by maximum achievable horizontal adduction angle) when the actuators were constrained close to the body. This shows that when aiming to improve the hypothetical system’s wearability/usability, the effective torque that can be generated is reduced. Together these findings demonstrate important design considerations while developing a wearable, soft exoskeleton system that is capable of effectively supporting movement of the body while maintaining the comfort and discreetness of a regular garment.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1722738</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>