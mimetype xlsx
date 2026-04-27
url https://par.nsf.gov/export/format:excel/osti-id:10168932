--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10168932</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.15607/RSS.2020.XVI.085</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Learning Active Task-Oriented Exploration Policies for Bridging the Sim-to-Real Gap</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liang, Jacky; Saxena, Saumya; Kroemer, Oliver</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Robotics science and systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2330-7668</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Training robotic policies in simulation suffers from the sim-to-real gap, as simulated dynamics can be different from real-world dynamics. Past works tackled this problem through domain randomization and online system-identification. The former is sensitive to the manually-specified training distribution of dynamics parameters and can result in behaviors that are overly conservative. The latter requires learning policies that concurrently perform the task and generate useful trajectories for system identification. In this work, we propose and analyze a framework for learning exploration policies that explicitly perform task-oriented exploration actions to identify task-relevant system parameters. These parameters are then used by model-based trajectory optimization algorithms to perform the task in the real world. We instantiate the framework in simulation with the Linear Quadratic Regulator as well as in the real world with pouring and object dragging tasks. Experiments show that task-oriented exploration helps model-based policies adapt to systems with initially unknown parameters, and it leads to better task performance than task-agnostic exploration.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1925130</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>