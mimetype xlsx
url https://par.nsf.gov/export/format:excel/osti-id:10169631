--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10169631</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1534/genetics.120.303222</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Functional Diversification of Replication Protein A Paralogs and Telomere Length Maintenance in Arabidopsis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Aklilu, Behailu B.; Peurois, François; Saintomé, Carole; Culligan, Kevin M.; Kobbe, Daniela; Leasure, Catherine; Chung, Michael; Cattoor, Morgan; Lynch, Ryan; Sampson, Lauren; Fatora, John; Shippen, Dorothy E.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-08T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Genetics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>genetics.303222.2020</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0016-6731</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Replication protein A (RPA) is essential for many facets of DNA metabolism. The RPA gene family expanded in              Arabidopsis thaliana              with five phylogenetically distinct RPA1 subunits (RPA1A-E), two RPA2 (RPA2A and B), and two RPA3 (RPA3A and B). RPA1 paralogs exhibit partial redundancy and functional specialization in DNA replication (RPA1B and RPA1D), repair (RPA1C and RPA1E), and meiotic recombination (RPA1A and RPA1C). Here we show that RPA subunits also differentially impact telomere length set point. Loss of RPA1 resets bulk telomeres at a shorter length, with a functional hierarchy for replication group over repair and meiosis group RPA1 subunits. Plants lacking RPA2A, but not RPA2B, harbor short telomeres similar to the replication group. Telomere shortening does not correlate with decreased telomerase activity or deprotection of chromosome ends              in rpa              mutants.                            However              , in vitro              assays show that RPA              1B2A3B              unfolds telomeric G-quadruplexes known to inhibit replications fork progression. We also found that ATR deficiency can partially rescue short telomeres in              rpa2a              mutants, although plants exhibit defects in growth and development. Unexpectedly, the telomere shortening phenotype of              rpa2a              mutants is completely abolished in plants lacking the RTEL1 helicase. RTEL1 has been implicated in a variety of nucleic acid transactions, including suppression of homologous recombination. Thus, the lack of telomere shortening in              rpa2a              mutants upon RTEL1 deletion suggests that telomere replication defects incurred by loss of RPA may be bypassed by homologous recombination. Taken together, these findings provide new insight into how RPA cooperates with replication and recombination machinery to sustain telomeric DNA.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1716396</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>