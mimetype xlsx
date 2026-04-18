--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10169677</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Anisotropic fracture toughness of Poorman Schist rocks from EGS Collab Experiment 1 Site</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ruplinger, C.; O’Connell, R.; Sone, H.; Trzeciak, M.; Wang, H.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>54th US Rock Mechanics/Geomechanics Symposium</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We investigate the mode 1 fracture toughness and its anisotropy of Poorman Schist rocks recovered from the Enhanced Geothermal Systems Collaboration (EGS Collab) Experiment 1 site. The EGS Collab team is conducting a series of intermediate (10-20m) scale stimulation and inter-well flow tests with comprehensive instrumentation and characterization at the Sanford Underground Research Facility to validate existing theories and description of hydraulic fractures propagation and associated fluid flow. An important parameter to constrain is how the fracture toughness varies depending on the orientation of the fracture and the direction of fracture propagation, which may have controls on hydraulic fracture propagation. Fracture toughness relative to foliation orientation was determined through the utilization of Cracked Chevron Notched Brazilian Disk (CCNBD) samples in three different orientations (Divider, Arrester, and Foliation Splitting/Short Transverse). Each sample group contains at least three 25.4 mm diameter and 12.7 mm thick CCNBD samples, one of each sample type. Arrester and Foliation Splitting samples were obtained from the same sub-core while Divider samples were obtained from a separate sub-core obtained in close proximity. We found fracture toughness to be weakest in the Foliation Splitting orientation and strongest in the Divider orientation, similar to findings from anisotropic fracture toughness measured in shale rocks. Our findings on the influence of foliation orientation on fracture toughness are presented here.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1829597</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>