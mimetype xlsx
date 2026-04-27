--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10170263</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.1910114117</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Future of the human climate niche</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xu, Chi; Kohler, Timothy A.; Lenton, Timothy M.; Svenning, Jens-Christian; Scheffer, Marten</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-05-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>117</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>11350 to 11355</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>All species have an environmental niche, and despite technological advances, humans are unlikely to be an exception. Here, we demonstrate that for millennia, human populations have resided in the same narrow part of the climatic envelope available on the globe, characterized by a major mode around ∼11 °C to 15 °C mean annual temperature (MAT). Supporting the fundamental nature of this temperature niche, current production of crops and livestock is largely limited to the same conditions, and the same optimum has been found for agricultural and nonagricultural economic output of countries through analyses of year-to-year variation. We show that in a business-as-usual climate change scenario, the geographical position of this temperature niche is projected to shift more over the coming 50 y than it has moved since 6000 BP. Populations will not simply track the shifting climate, as adaptation in situ may address some of the challenges, and many other factors affect decisions to migrate. Nevertheless, in the absence of migration, one third of the global population is projected to experience a MAT &gt;29 °C currently found in only 0.8% of the Earth’s land surface, mostly concentrated in the Sahara. As the potentially most affected regions are among the poorest in the world, where adaptive capacity is low, enhancing human development in those areas should be a priority alongside climate mitigation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1637171</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>