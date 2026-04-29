--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10170414</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1051/0004-6361/201936488</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Constraining disk evolution prescriptions of planet population synthesis models with observed disk masses and accretion rates</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Manara, C. F.; Mordasini, C.; Testi, L.; Williams, J. P.; Miotello, A.; Lodato, G.; Emsenhuber, A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Astronomy &amp; Astrophysics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>631</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>L2</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-6361</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>While planets are commonly discovered around main-sequence stars, the processes leading to their formation are still far from being understood. Current planet population synthesis models, which aim to describe the planet formation process from the protoplanetary disk phase to the time exoplanets are observed, rely on prescriptions for the underlying properties of protoplanetary disks where planets form and evolve. The recent development in measuring disk masses and disk-star interaction properties, i.e., mass accretion rates, in large samples of young stellar objects demand a more careful comparison between the models and the data. We performed an initial critical assessment of the assumptions made by planet synthesis population models by looking at the relation between mass accretion rates and disk masses in the models and in the currently available data. We find that the currently used disk models predict mass accretion rate in line with what is measured, but with a much lower spread of values than observed. This difference is mainly because the models have a smaller spread of viscous timescales than what is needed to reproduce the observations. We also find an overabundance of weakly accreting disks in the models where giant planets have formed with respect to observations of typical disks. We suggest that either fewer giant planets have formed in reality or that the prescription for planet accretion predicts accretion on the planets that is too high. Finally, the comparison of the properties of transition disks with large cavities confirms that in many of these objects the observed accretion rates are higher than those predicted by the models. On the other hand, PDS70, a transition disk with two detected giant planets in the cavity, shows mass accretion rates well in line with model predictions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1907486</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>