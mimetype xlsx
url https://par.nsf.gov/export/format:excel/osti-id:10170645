--- v0 (2026-01-17)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10170645</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/JOE.2019.2956299</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Bayesian Iterative Channel Estimation and Turbo Equalization for Multiple-Input–Multiple-Output Underwater Acoustic Communications</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Qin, Xiangzhao; Qu, Fengzhong; Zheng, Yahong Rosa</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Journal of Oceanic Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 12</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0364-9059</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This article investigates a robust receiver scheme for a single carrier, multiple-input–multiple-output (MIMO) underwater acoustic (UWA) communications, which uses the sparse Bayesian learning algorithm for iterative channel estimation embedded in Turbo equalization (TEQ). We derive a block-wise sparse Bayesian learning framework modeling the spatial correlation of the MIMO UWA channels, where a more robust expectation–maximization algorithm is proposed for updating the joint estimates of channel impulse response, residual noise, and channel covariance matrix. By exploiting the spatially correlated sparsity of MIMO UWA channels and the second-order a priori channel statistics from the training sequence, the proposed Bayesian channel estimator enjoys not only relatively low complexity but also more stable control of the hyperparameters that determine the channel sparsity and recovery accuracy. Moreover, this article proposes a low complexity space-time soft decision feedback equalizer (ST-SDFE) with successive soft interference cancellation. Evaluated by the undersea 2008 Surface Processes and Acoustic Communications Experiment, the improved sparse Bayesian learning channel estimation algorithm outperforms the conventional Bayesian algorithms in terms of the robustness and complexity, while enjoying better estimation accuracy than the orthogonal matching pursuit and the improved proportionate normalized least mean squares algorithms. We have also verified that the proposed ST-SDFE TEQ significantly outperforms the low-complexity minimum mean square error TEQ in terms of the bit error rate and error propagation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1853258</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>