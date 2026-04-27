--- v0 (2026-01-17)
+++ v1 (2026-04-27)
@@ -6,164 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...112 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -178,181 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10170880</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Work-in-Progress: Novel Ethnographic Investigations of Engineering Work Practices</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jesiek, B.; Johri, A.; Brozina, C.; Korte, R.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-06-21T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the American Society for Engineering Education Virtual Conference, 2020.</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>There remains a lack of research on professional engineering work practices [1]. This deficiency is troubling because engineering education is organized and reorganized based on claims and assumptions about what professional engineering work is or will be. Without well-researched and trustworthy representations of practice, it is questionable whether engineering educators can adequately prepare future engineers for workplace realities. Although it is important that the preparation of future engineers not be tied solely to the workforce, there is a significant “disconnect between engineers in practice and engineers in academe” [2, p. 18]. If educators want to prepare students for professional success – including by assuming roles as future leaders and change agents – concrete images of engineering work are critical resources for rethinking engineering education [1]. The need for such resources is even more urgent given ongoing changes to engineering work under the forces of globalization, new organizational configurations, and new technologies of communication, design, and production. More research is needed to document images that are often discounted by students and even faculty, i.e., portrayals of engineering practice that emphasize its non-technical and non-calculative sides, as well as its non-individual aspects [3-4].
+The aim of this work-in-progress paper is to introduce an exploratory project that will test innovative approaches to data collection and analysis for rapidly generating new knowledge about engineering practice. Traditionally, engineering practices have primarily been studied using in-depth ethnographic field research, requiring researchers to embed themselves as participant observers in the workplace. Yet technical work increasingly involves open workspaces and geographically distributed teams, frequent changes in job roles and team composition, and many layers of digital abstraction and collaboration. It thus may not be feasible or optimal to perform on-site research for extended periods of time. The main aim of this paper is to introduce method innovations for conducting field research which can potentially generate higher quality data more efficiently. Before doing so, we briefly overview prior research on engineering practice.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1833055</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>