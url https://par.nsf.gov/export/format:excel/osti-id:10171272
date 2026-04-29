--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10171272</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/mi11050451</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Passive Dielectrophoretic Focusing of Particles and Cells in Ratchet Microchannels</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lu, Song-Yu; Malekanfard, Amirreza; Beladi-Behbahani, Shayesteh; Zu, Wuzhou; Kale, Akshay; Tzeng, Tzuen-Rong; Wang, Yao-Nan; Xuan, Xiangchun</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Micromachines</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>451</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2072-666X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Focusing particles into a tight stream is critical for many microfluidic particle-handling devices such as flow cytometers and particle sorters. This work presents a fundamental study of the passive focusing of polystyrene particles in ratchet microchannels via direct current dielectrophoresis (DC DEP). We demonstrate using both experiments and simulation that particles achieve better focusing in a symmetric ratchet microchannel than in an asymmetric one, regardless of the particle movement direction in the latter. The particle focusing ratio, which is defined as the microchannel width over the particle stream width, is found to increase with an increase in particle size or electric field in the symmetric ratchet microchannel. Moreover, it exhibits an almost linear correlation with the number of ratchets, which can be explained by a theoretical formula that is obtained from a scaling analysis. In addition, we have demonstrated a DC dielectrophoretic focusing of yeast cells in the symmetric ratchet microchannel with minimal impact on the cell viability.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1704379</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>