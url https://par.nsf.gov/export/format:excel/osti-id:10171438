--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10171438</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Multi-agent infinite horizon persistent monitoring of targets with uncertain states in multi-dimensional environments</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pinto, Samuel C; Andersson, Sean B; Hendrickx, Julien M; Cassandras, Christos G</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proc. IFAC World Congress</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper investigates the problem of persistent monitoring, where a finite set of mobile agents persistently visits a finite set of targets in a multi-dimensional environment. The agents must estimate the targets’ internal states and the goal is to minimize the mean squared estimation error over time. The internal states of the targets evolve with linear stochastic dynamics and thus the optimal estimator is a Kalman-Bucy Filter. We constrain the trajectories of the agents to be periodic and represented by a truncated Fourier series. Taking advantage of the periodic nature of this solution, we define the infinite horizon version of the problem and explore the property that the mean estimation squared error converges to a limit cycle. We present a technique to compute online the gradient of the steady state mean estimation error of the targets’ states with respect to the parameters defining the trajectories and use a gradient descent scheme to obtain locally optimal movement schedules. This scheme allows us to address the infinite horizon problem with only a small number of parameters to be optimized.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1931600; 1645681; 1664644</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>