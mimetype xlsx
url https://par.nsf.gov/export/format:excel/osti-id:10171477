--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10171477</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/ab7afb</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>ANTARES and IceCube Combined Search for Neutrino Point-like and Extended Sources in the Southern Sky</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Albert, A.; André, M.; Anghinolfi, M.; Anton, G.; Ardid, M.; Aubert, J.-J.; Aublin, J.; Baret, B.; Basa, S.; Belhorma, B.; Bertin, V.; Biagi, S.; Bissinger, M.; Boumaaza, J.; Bourret, S.; Bouta, M.; Bouwhuis, M. C.; Brânzaş, H.; Bruijn, R.; Brunner, J.; Busto, J.; Capone, A.; Caramete, L.; Carr, J.; Celli, S.; Chabab, M.; Chau, T. N.; El Moursli, R. Cherkaoui; Chiarusi, T.; Circella, M.; Coleiro, A.; Colomer, M.; Coniglione, R.; Costantini, H.; Coyle, P.; Creusot, A.; Díaz, A. F.; Wasseige, G. de; Deschamps, A.; Distefano, C.; Palma, I. Di; Domi, A.; Donzaud, C.; Dornic, D.; Drouhin, D.; Eberl, T.; Bojaddaini, I. El; Khayati, N. El; Elsässer, D.; Enzenhöfer, A.; Ettahiri, A.; Fassi, F.; Fermani, P.; Ferrara, G.; Filippini, F.; Fusco, L.; Gay, P.; Glotin, H.; Gozzini, R.; Ruiz, R. Gracia; Graf, K.; Guidi, C.; Hallmann, S.; van Haren, H.; Heijboer, A. J.; Hello, Y.; Hernández-Rey, J. J.; Hößl, J.; Hofestädt, J.; Illuminati, G.; James, C. W.; Jong, M. de; Jong, P. de; Jongen, M.; Kadler, M.; Kalekin, O.; Katz, U.; Khan-Chowdhury, N. R.; Kouchner, A.; Kreter, M.; Kreykenbohm, I.; Kulikovskiy, V.; Lahmann, R.; Breton, R. Le; Lefèvre, D.; Leonora, E.; Levi, G.; Lincetto, M.; Lopez-Coto, D.; Loucatos, S.; Maggi, G.; Manczak, J.; Marcelin, M.; Margiotta, A.; Marinelli, A.; Martínez-Mora, J. A.; Mele, R.; Melis, K.; Migliozzi, P.; Moser, M.; Moussa, A.; Muller, R.; Nauta, L.; Navas, S.; Nezri, E.; Nielsen, C.; Nuñez-Castiñeyra, A.; O’Fearraigh, B.; Organokov, M.; Păvălaş, G. E.; Pellegrino, C.; Perrin-Terrin, M.; Piattelli, P.; Poirè, C.; Popa, V.; Pradier, T.; Quinn, L.; Randazzo, N.; Riccobene, G.; Sánchez-Losa, A.; Salah-Eddine, A.; Samtleben, D. F.; Sanguineti, M.; Sapienza, P.; Schüssler, F.; Spurio, M.; Stolarczyk, Th.; Strandberg, B.; Taiuti, M.; Tayalati, Y.; Thakore, T.; Tingay, S. J.; Trovato, A.; Vallage, B.; Van Elewyck, V.; Versari, F.; Viola, S.; Vivolo, D.; Wilms, J.; Zaborov, D.; Zegarelli, A.; Zornoza, J. D.; Zúñiga, J.; Aartsen, M. G.; Ackermann, M.; Adams, J.; Aguilar, J. A.; Ahlers, M.; Ahrens, M.; Alispach, C.; Andeen, K.; Anderson, T.; Ansseau, I.; Anton, G.; Argüelles, C.; Auffenberg, J.; Axani, S.; Backes, P.; Bagherpour, H.; Bai, X.; V., A. Balagopal; Barbano, A.; Barwick, S. W.; Bastian, B.; Baum, V.; Baur, S.; Bay, R.; Beatty, J. J.; Becker, K.-H.; Tjus, J. Becker; BenZvi, S.; Berley, D.; Bernardini, E.; Besson, D. Z.; Binder, G.; Bindig, D.; Blaufuss, E.; Blot, S.; Bohm, C.; Böser, S.; Botner, O.; Böttcher, J.; Bourbeau, E.; Bourbeau, J.; Bradascio, F.; Braun, J.; Bron, S.; Brostean-Kaiser, J.; Burgman, A.; Buscher, J.; Busse, R. S.; Carver, T.; Chen, C.; Cheung, E.; Chirkin, D.; Choi, S.; Clark, K.; Classen, L.; Coleman, A.; Collin, G. H.; Conrad, J. M.; Coppin, P.; Correa, P.; Cowen, D. F.; Cross, R.; Dave, P.; Clercq, C. De; DeLaunay, J. J.; Dembinski, H.; Deoskar, K.; Ridder, S. De; Desiati, P.; Vries, K. D.; Wasseige, G. de; With, M. de; DeYoung, T.; Diaz, A.; Díaz-Vélez, J. C.; Dujmovic, H.; Dunkman, M.; Dvorak, E.; Eberhardt, B.; Ehrhardt, T.; Eller, P.; Engel, R.; Evenson, P. A.; Fahey, S.; Fazely, A. R.; Felde, J.; Filimonov, K.; Finley, C.; Fox, D.; Franckowiak, A.; Friedman, E.; Fritz, A.; Gaisser, T. K.; Gallagher, J.; Ganster, E.; Garrappa, S.; Gerhardt, L.; Ghorbani, K.; Glauch, T.; Glüsenkamp, T.; Goldschmidt, A.; Gonzalez, J. G.; Grant, D.; Grégoire, T.; Griffith, Z.; Griswold, S.; Günder, M.; Gündüz, M.; Haack, C.; Hallgren, A.; Halliday, R.; Halve, L.; Halzen, F.; Hanson, K.; Haungs, A.; Hebecker, D.; Heereman, D.; Heix, P.; Helbing, K.; Hellauer, R.; Henningsen, F.; Hickford, S.; Hignight, J.; Hill, G. C.; Hoffman, K. D.; Hoffmann, R.; Hoinka, T.; Hokanson-Fasig, B.; Hoshina, K.; Huang, F.; Huber, M.; Huber, T.; Hultqvist, K.; Hünnefeld, M.; Hussain, R.; In, S.; Iovine, N.; Ishihara, A.; Jansson, M.; Japaridze, G. S.; Jeong, M.; Jero, K.; Jones, B. J.; Jonske, F.; Joppe, R.; Kang, D.; Kang, W.; Kappes, A.; Kappesser, D.; Karg, T.; Karl, M.; Karle, A.; Katz, U.; Kauer, M.; Kelley, J. L.; Kheirandish, A.; Kim, J.; Kintscher, T.; Kiryluk, J.; Kittler, T.; Klein, S. R.; Koirala, R.; Kolanoski, H.; Köpke, L.; Kopper, C.; Kopper, S.; Koskinen, D. J.; Kowalski, M.; Krings, K.; Krückl, G.; Kulacz, N.; Kurahashi, N.; Kyriacou, A.; Lanfranchi, J. L.; Larson, M. J.; Lauber, F.; Lazar, J. P.; Leonard, K.; Leszczyńska, A.; Leuermann, M.; Liu, Q. R.; Lohfink, E.; Lozano Mariscal, C. J.; Lu, L.; Lucarelli, F.; Lünemann, J.; Luszczak, W.; Lyu, Y.; Ma, W. Y.; Madsen, J.; Maggi, G.; Mahn, K. B.; Makino, Y.; Mallik, P.; Mallot, K.; Mancina, S.; Mariş, I. C.; Maruyama, R.; Mase, K.; Maunu, R.; McNally, F.; Meagher, K.; Medici, M.; Medina, A.; Meier, M.; Meighen-Berger, S.; Merino, G.; Meures, T.; Micallef, J.; Mockler, D.; Momenté, G.; Montaruli, T.; Moore, R. W.; Morse, R.; Moulai, M.; Muth, P.; Nagai, R.; Naumann, U.; Neer, G.; Niederhausen, H.; Nisa, M. U.; Nowicki, S. C.; Nygren, D. R.; Obertacke Pollmann, A.; Oehler, M.; Olivas, A.; O’Murchadha, A.; O’Sullivan, E.; Palczewski, T.; Pandya, H.; Pankova, D. V.; Park, N.; Peiffer, P.; de los Heros, C. Pérez; Philippen, S.; Pieloth, D.; Pieper, S.; Pinat, E.; Pizzuto, A.; Plum, M.; Porcelli, A.; Price, P. B.; Przybylski, G. T.; Raab, C.; Raissi, A.; Rameez, M.; Rauch, L.; Rawlins, K.; Rea, I. C.; Reimann, R.; Relethford, B.; Renschler, M.; Renzi, G.; Resconi, E.; Rhode, W.; Richman, M.; Robertson, S.; Rongen, M.; Rott, C.; Ruhe, T.; Ryckbosch, D.; Rysewyk, D.; Safa, I.; Sanchez Herrera, S. E.; Sandrock, A.; Sandroos, J.; Santander, M.; Sarkar, S.; Sarkar, S.; Satalecka, K.; Schaufel, M.; Schieler, H.; Schlunder, P.; Schmidt, T.; Schneider, A.; Schneider, J.; Schröder, F. G.; Schumacher, L.; Sclafani, S.; Seckel, D.; Seunarine, S.; Shefali, S.; Silva, M.; Snihur, R.; Soedingrekso, J.; Soldin, D.; Song, M.; Spiczak, G. M.; Spiering, C.; Stachurska, J.; Stamatikos, M.; Stanev, T.; Stein, R.; Stettner, J.; Steuer, A.; Stezelberger, T.; Stokstad, R. G.; Stößl, A.; Strotjohann, N. L.; Stürwald, T.; Stuttard, T.; Sullivan, G. W.; Taboada, I.; Tenholt, F.; Ter-Antonyan, S.; Terliuk, A.; Tilav, S.; Tollefson, K.; Tomankova, L.; Tönnis, C.; Toscano, S.; Tosi, D.; Trettin, A.; Tselengidou, M.; Tung, C. F.; Turcati, A.; Turcotte, R.; Turley, C. F.; Ty, B.; Unger, E.; Elorrieta, M. A.; Usner, M.; Vandenbroucke, J.; Van Driessche, W.; van Eijk, D.; van Eijndhoven, N.; van Santen, J.; Verpoest, S.; Vraeghe, M.; Walck, C.; Wallace, A.; Wallraff, M.; Wandkowsky, N.; Watson, T. B.; Weaver, C.; Weindl, A.; Weiss, M. J.; Weldert, J.; Wendt, C.; Werthebach, J.; Whelan, B. J.; Whitehorn, N.; Wiebe, K.; Wiebusch, C. H.; Wille, L.; Williams, D. R.; Wills, L.; Wolf, M.; Wood, J.; Wood, T. R.; Woschnagg, K.; Wrede, G.; Xu, D. L.; Xu, X. W.; Xu, Y.; Yanez, J. P.; Yodh, G.; Yoshida, S.; Yuan, T.; Zöcklein, M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>892</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>92</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1538-4357</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1913607; 1912764</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>