--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10171634</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-030-15712-8_22</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Compressing Inverted Indexes with Recursive Graph Bisection: A Reproducibility Study</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>MacKenzie, Joel; Mallia, Antonio; Petri, Matthias; Culpepper, Shane; Suel, Torsten</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>European Conference on Information Retrieval</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Document reordering is an important but often overlooked preprocessing stage in index construction. Reordering document identifiers in graphs and inverted indexes has been shown to reduce storage costs and improve processing efficiency in the resulting indexes. However, surprisingly few document reordering algorithms are publicly available despite their importance. A new reordering algorithm derived from recursive graph bisection was recently proposed by Dhulipala et al., and shown to be highly effective and efficient when compared against other state-of-the-art reordering strategies. In this work, we present a reproducibility study of this new algorithm. We describe the implementation challenges encountered, and explore the performance characteristics of our clean-room reimplementation. We show that we are able to successfully reproduce the core results of the original paper, and show that the algorithm generalizes to other collections and indexing frameworks. Furthermore, we make our implementation publicly available to help promote further research in this space.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1718680</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>