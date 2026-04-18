--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10171692</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.1915006117</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Measuring the predictability of life outcomes with a scientific mass collaboration</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Salganik, Matthew J.; Lundberg, Ian; Kindel, Alexander T.; Ahearn, Caitlin E.; Al-Ghoneim, Khaled; Almaatouq, Abdullah; Altschul, Drew M.; Brand, Jennie E.; Carnegie, Nicole Bohme; Compton, Ryan James; Datta, Debanjan; Davidson, Thomas; Filippova, Anna; Gilroy, Connor; Goode, Brian J.; Jahani, Eaman; Kashyap, Ridhi; Kirchner, Antje; McKay, Stephen; Morgan, Allison C.; Pentland, Alex; Polimis, Kivan; Raes, Louis; Rigobon, Daniel E.; Roberts, Claudia V.; Stanescu, Diana M.; Suhara, Yoshihiko; Usmani, Adaner; Wang, Erik H.; Adem, Muna; Alhajri, Abdulla; AlShebli, Bedoor; Amin, Redwane; Amos, Ryan B.; Argyle, Lisa P.; Baer-Bositis, Livia; Büchi, Moritz; Chung, Bo-Ryehn; Eggert, William; Faletto, Gregory; Fan, Zhilin; Freese, Jeremy; Gadgil, Tejomay; Gagné, Josh; Gao, Yue; Halpern-Manners, Andrew; Hashim, Sonia P.; Hausen, Sonia; He, Guanhua; Higuera, Kimberly; Hogan, Bernie; Horwitz, Ilana M.; Hummel, Lisa M.; Jain, Naman; Jin, Kun; Jurgens, David; Kaminski, Patrick; Karapetyan, Areg; Kim, E. H.; Leizman, Ben; Liu, Naijia; Möser, Malte; Mack, Andrew E.; Mahajan, Mayank; Mandell, Noah; Marahrens, Helge; Mercado-Garcia, Diana; Mocz, Viola; Mueller-Gastell, Katariina; Musse, Ahmed; Niu, Qiankun; Nowak, William; Omidvar, Hamidreza; Or, Andrew; Ouyang, Karen; Pinto, Katy M.; Porter, Ethan; Porter, Kristin E.; Qian, Crystal; Rauf, Tamkinat; Sargsyan, Anahit; Schaffner, Thomas; Schnabel, Landon; Schonfeld, Bryan; Sender, Ben; Tang, Jonathan D.; Tsurkov, Emma; van Loon, Austin; Varol, Onur; Wang, Xiafei; Wang, Zhi; Wang, Julia; Wang, Flora; Weissman, Samantha; Whitaker, Kirstie; Wolters, Maria K.; Woon, Wei Lee; Wu, James; Wu, Catherine; Yang, Kengran; Yin, Jingwen; Zhao, Bingyu; Zhu, Chenyun; Brooks-Gunn, Jeanne; Engelhardt, Barbara E.; Hardt, Moritz; Knox, Dean; Levy, Karen; Narayanan, Arvind; Stewart, Brandon M.; Watts, Duncan J.; McLanahan, Sara</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-04-14T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>117</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>8398 to 8403</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>How predictable are life trajectories? We investigated this question with a scientific mass collaboration using the common task method; 160 teams built predictive models for six life outcomes using data from the Fragile Families and Child Wellbeing Study, a high-quality birth cohort study. Despite using a rich dataset and applying machine-learning methods optimized for prediction, the best predictions were not very accurate and were only slightly better than those from a simple benchmark model. Within each outcome, prediction error was strongly associated with the family being predicted and weakly associated with the technique used to generate the prediction. Overall, these results suggest practical limits to the predictability of life outcomes in some settings and illustrate the value of mass collaborations in the social sciences.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1750729; 1735095; 1704444; 1760052</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>