--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10171790</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/sciadv.aav7444</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Coupling ultracold matter to dynamical gauge fields in optical lattices: From flux attachment to ℤ &lt;sub&gt;2&lt;/sub&gt; lattice gauge theories</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Barbiero, Luca; Schweizer, Christian; Aidelsburger, Monika; Demler, Eugene; Goldman, Nathan; Grusdt, Fabian</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science Advances</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>eaav7444</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2375-2548</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>From the standard model of particle physics to strongly correlated electrons, various physical settings are formulated in terms of matter coupled to gauge fields. Quantum simulations based on ultracold atoms in optical lattices provide a promising avenue to study these complex systems and unravel the underlying many-body physics. Here, we demonstrate how quantized dynamical gauge fields can be created in mixtures of ultracold atoms in optical lattices, using a combination of coherent lattice modulation with strong interactions. Specifically, we propose implementation of ℤ              2              lattice gauge theories coupled to matter, reminiscent of theories previously introduced in high-temperature superconductivity. We discuss a range of settings from zero-dimensional toy models to ladders featuring transitions in the gauge sector to extended two-dimensional systems. Mastering lattice gauge theories in optical lattices constitutes a new route toward the realization of strongly correlated systems, with properties dictated by an interplay of dynamical matter and gauge fields.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1734011</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>