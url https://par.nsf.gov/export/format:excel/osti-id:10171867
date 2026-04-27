--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10171867</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1142/S0218339019400011</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>IDENTIFYING OPTIMAL VACCINATION STRATEGIES VIA ECONOMIC AND EPIDEMIOLOGICAL MODELING</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>ZHAO, HENRY; FENG, ZHILAN</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Biological Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>04</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>423 to 446</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0218-3390</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Vaccination is among the most effective means of preventing and controlling infectious disease outbreaks. Mathematical models can be used to identify the optimal allocation of vaccine among various groups when host populations are heterogeneous. Population heterogeneity may affect individual decision-making and government policy. We show that mixing among sub-populations can profoundly influence the optimal vaccination allocation. Centralized and decentralized programs are examined, accounting for individual behavior and economic constraints. We also compare approaches to modeling transitions between epidemiological classes by epidemiological and economic modelers, and identify key differences.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1814545</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>