--- v0 (2026-01-21)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10171881</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1534/g3.120.401437</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>&lt;i&gt;De Novo&lt;/i&gt; Genome Assemblies for Three North American Bumble Bee species: &lt;i&gt;Bombus bifarius&lt;/i&gt; , &lt;i&gt;Bombus vancouverensis&lt;/i&gt; , and &lt;i&gt;Bombus vosnesenskii&lt;/i&gt;</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Heraghty, Sam D.; Sutton, John M.; Pimsler, Meaghan L.; Fierst, Janna L.; Strange, James P.; Lozier, Jeffrey D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>G3</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>g3.401437.2020</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2160-1836</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Bumble bees are ecologically and economically important insect pollinators. Three abundant and widespread species in western North America, Bombus bifarius, Bombus vancouverensis, and Bombus vosnesenskii, have been the focus of substantial research relating to diverse aspects of bumble bee ecology and evolutionary biology. We present de novo genome assemblies for each of the three species using hybrid assembly of Illumina and Oxford Nanopore Technologies sequences. All three assemblies are of high quality with large N50s (&gt; 2.2 Mb), BUSCO scores indicating &gt; 98% complete genes, and annotations producing 13,325 - 13,687 genes, comparing favorably with other bee genomes. Analysis of synteny against the most complete bumble bee genome, Bombus terrestris, reveals a high degree of collinearity. These genomes should provide a valuable resource for addressing questions relating to functional genomics and evolutionary biology in these species.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1921585</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>